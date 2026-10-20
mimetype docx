--- v0 (2026-01-12)
+++ v1 (2026-10-20)
@@ -33,102 +33,82 @@
     <w:p w14:paraId="3F8185E5" w14:textId="2023ACC3" w:rsidR="009E5210" w:rsidRDefault="009E5210" w:rsidP="00462C23">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Publikation</w:t>
       </w:r>
       <w:r w:rsidR="00462C23">
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>sliste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65508936" w14:textId="5196D988" w:rsidR="009E1395" w:rsidRPr="00462C23" w:rsidRDefault="007B6A93" w:rsidP="00462C23">
+    <w:p w14:paraId="65508936" w14:textId="4038A5E0" w:rsidR="009E1395" w:rsidRPr="00462C23" w:rsidRDefault="007B6A93" w:rsidP="00462C23">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jun.-</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Jun.-Prof.</w:t>
+      </w:r>
+      <w:r w:rsidR="00415480">
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prof.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00462C23">
         <w:rPr>
           <w:rStyle w:val="SchwacherVerweis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dr</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dr. Julian Zeyher-Quattlender</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="66FA768F" w14:textId="05A11191" w:rsidR="009E5210" w:rsidRPr="00462C23" w:rsidRDefault="00FD2482">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monogra</w:t>
       </w:r>
       <w:r w:rsidR="00F11385">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ph</w:t>
       </w:r>
@@ -138,69 +118,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788601AB" w14:textId="7C2E5568" w:rsidR="00BF1025" w:rsidRPr="00BF1025" w:rsidRDefault="00173B48" w:rsidP="00BF1025">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1025">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Julian </w:t>
-[...17 lines deleted...]
-        <w:t>, Du sollst nicht töten (lassen)? Eine Rekonstruktion der Friedensethik Dietrich Bonhoeffers aus der Perspektive Öffentlicher Theologie in aktueller Absicht</w:t>
+        <w:t>Julian Zeyher-Quattlender, Du sollst nicht töten (lassen)? Eine Rekonstruktion der Friedensethik Dietrich Bonhoeffers aus der Perspektive Öffentlicher Theologie in aktueller Absicht</w:t>
       </w:r>
       <w:r w:rsidR="006E6038" w:rsidRPr="00BF1025">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Dissertation)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1025">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Evangelische Verlagsanstalt Leipzig, Öffentliche Theologie Bd. 40, Leipzig 2021</w:t>
       </w:r>
       <w:r w:rsidR="00FD2482" w:rsidRPr="00BF1025">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -397,253 +359,245 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0044668A" w:rsidRPr="0044668A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6 (2022), 384.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A660D3C" w14:textId="47FAE7BE" w:rsidR="00FD2482" w:rsidRPr="00A7026E" w:rsidRDefault="00FD2482" w:rsidP="00C87182">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC5466E" w14:textId="5522A574" w:rsidR="00687697" w:rsidRPr="00462C23" w:rsidRDefault="00FD2482" w:rsidP="009E1395">
+    <w:p w14:paraId="1EC5466E" w14:textId="64B8B193" w:rsidR="00687697" w:rsidRDefault="00FD2482" w:rsidP="009E1395">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Herausge</w:t>
       </w:r>
       <w:r w:rsidR="00F11385">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F11385">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bene Bücher:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA54F9F" w14:textId="07640FAD" w:rsidR="00F11385" w:rsidRDefault="00F11385" w:rsidP="00C24464">
+    <w:p w14:paraId="720811C9" w14:textId="77777777" w:rsidR="00341650" w:rsidRPr="00341650" w:rsidRDefault="00341650" w:rsidP="00E17B20">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA54F9F" w14:textId="07640FAD" w:rsidR="00F11385" w:rsidRPr="00015C1A" w:rsidRDefault="00F11385" w:rsidP="00C24464">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Julian </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zeyher-Quattlender</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Volker </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drecoll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hrsg.), </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eberhard Jüngel</w:t>
       </w:r>
-      <w:r w:rsidR="00FA4165">
+      <w:r w:rsidR="00FA4165" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zu Werk und Wirkung,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mohr-Siebeck, Tübingen</w:t>
       </w:r>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701AA89B" w14:textId="77777777" w:rsidR="00F11385" w:rsidRDefault="00F11385" w:rsidP="00F11385">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1817F09A" w14:textId="1B515F47" w:rsidR="00FD2482" w:rsidRDefault="00FD2482" w:rsidP="00C24464">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hermann Diebel-Fischer, Nicole Kunkel, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Mensch und Maschine im Zeitalter „Künstlicher Intelligenz“. Theologisch</w:t>
+        <w:t>Hermann Diebel-Fischer, Nicole Kunkel, Julian Zeyher-Quattlender (Hrsg.), Mensch und Maschine im Zeitalter „Künstlicher Intelligenz“. Theologisch</w:t>
       </w:r>
       <w:r w:rsidR="00A7026E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ethische Herausforderungen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LIT-Verlag, Berlin u.a</w:t>
       </w:r>
@@ -663,117 +617,81 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C06F9C1" w14:textId="12A83F27" w:rsidR="006D5A9A" w:rsidRPr="00462C23" w:rsidRDefault="006D5A9A" w:rsidP="006D5A9A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jonas Bedford-Strohm, Florian Höhne, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Digitaler Strukturwandel der Öffentlichkeit. Ethik und politische Partizipation in interdisziplinärer Perspektive, Nomos-Verlag, Baden-Baden 2019.</w:t>
+        <w:t>Jonas Bedford-Strohm, Florian Höhne, Julian Zeyher-Quattlender (Hrsg.), Digitaler Strukturwandel der Öffentlichkeit. Ethik und politische Partizipation in interdisziplinärer Perspektive, Nomos-Verlag, Baden-Baden 2019.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD49356" w14:textId="43511178" w:rsidR="00C24464" w:rsidRPr="00462C23" w:rsidRDefault="00C24464" w:rsidP="00C24464">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Björn Görder, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Daten als Rohstoff. Die Nutzung von Daten in Wirtschaft, Diakonie und Kirche aus ethischer Perspektive, LIT-Verlag, Berlin u.a. 2019.</w:t>
+        <w:t>Björn Görder, Julian Zeyher-Quattlender (Hrsg.), Daten als Rohstoff. Die Nutzung von Daten in Wirtschaft, Diakonie und Kirche aus ethischer Perspektive, LIT-Verlag, Berlin u.a. 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEDDFD6" w14:textId="77777777" w:rsidR="00687697" w:rsidRPr="00462C23" w:rsidRDefault="00687697" w:rsidP="00687697">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BDD5F4A" w14:textId="07C8EA3B" w:rsidR="000423D1" w:rsidRDefault="009E5210" w:rsidP="00A11D03">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -843,132 +761,237 @@
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2465F584" w14:textId="6F6FCA89" w:rsidR="00DC02AB" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Beiträge in Büchern:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B104D9" w14:textId="276C182D" w:rsidR="007B49CF" w:rsidRDefault="00DC02AB" w:rsidP="007B49CF">
+    <w:p w14:paraId="0D7C01D7" w14:textId="18A0587A" w:rsidR="00696E17" w:rsidRDefault="00696E17" w:rsidP="00696E17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3ED882" w14:textId="77777777" w:rsidR="00696E17" w:rsidRPr="00015C1A" w:rsidRDefault="00696E17" w:rsidP="00696E17">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Praxisverständnis Dorothee Sölles. Überlegungen zu dessen Relevanz für die Normbildung in der Öffentlichen Theologie, in: Friedhelm Meier, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gotlind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ulshöfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hrsg.), Mensch – Natur – Technik. Wechselwirkungen von Normbildungen und Vorstellungen der conditio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>humana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Mohr-Siebeck, Tübingen 2026, 73-82.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6F0BC6" w14:textId="77777777" w:rsidR="00696E17" w:rsidRPr="00015C1A" w:rsidRDefault="00696E17" w:rsidP="00696E17">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B104D9" w14:textId="521868DF" w:rsidR="007B49CF" w:rsidRPr="00015C1A" w:rsidRDefault="00DC02AB" w:rsidP="007B49CF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eberhard Jüngel als Systematischer Theologe, in: </w:t>
       </w:r>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Julian </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zeyher-Quattlender</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Volker </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drecoll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hrsg.), Eberhard Jüngel</w:t>
       </w:r>
-      <w:r w:rsidR="00316430">
+      <w:r w:rsidR="00316430" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007B49CF">
+      <w:r w:rsidR="007B49CF" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zu Werk und Wirkung, Mohr-Siebeck, Tübingen 2025</w:t>
       </w:r>
-      <w:r w:rsidR="007B6A93">
+      <w:r w:rsidR="007B6A93" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 127-151.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03851976" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="007B49CF" w:rsidRDefault="00DC02AB" w:rsidP="007B49CF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26548389" w14:textId="51FFCF88" w:rsidR="00DC02AB" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -984,69 +1007,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mensch und Maschine im Zeitalter „Künstlicher Intelligenz“.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC02AB">
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC02AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Theologisch-ethische Herausforderungen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, in: Hermann Diebel-Fischer, Nicole Kunkel, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Mensch und Maschine im Zeitalter „Künstlicher Intelligenz“. Theologisch-ethische Herausforderungen, </w:t>
+        <w:t xml:space="preserve">, in: Hermann Diebel-Fischer, Nicole Kunkel, Julian Zeyher-Quattlender (Hrsg.), Mensch und Maschine im Zeitalter „Künstlicher Intelligenz“. Theologisch-ethische Herausforderungen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LIT-Verlag, Berlin u.a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2023, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC02AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-6.</w:t>
       </w:r>
@@ -1171,158 +1176,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0ED639" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daten als Rohstoff. Ethische Perspektiven auf die Nutzung von Daten. Eine Einleitung, in: Björn Görder, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Daten als Rohstoff. Die Nutzung von Daten in Wirtschaft, Diakonie und Kirche aus ethischer Perspektive, LIT-Verlag, Berlin u.a. 2019., 9-13.</w:t>
+        <w:t>Daten als Rohstoff. Ethische Perspektiven auf die Nutzung von Daten. Eine Einleitung, in: Björn Görder, Julian Zeyher-Quattlender (Hrsg.), Daten als Rohstoff. Die Nutzung von Daten in Wirtschaft, Diakonie und Kirche aus ethischer Perspektive, LIT-Verlag, Berlin u.a. 2019., 9-13.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B614BB1" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="00462C23" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66EED172" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="00462C23" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mit Jonas Bedford-Strohm und Florian Höhne: Digitale Öffentlichkeit zwischen Euphorie und Frustration: Hinführung zur ethischen und politischen Reflexion einer Generationenaufgabe, in: Jonas Bedford-Strohm, Florian Höhne, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Digitaler Strukturwandel der Öffentlichkeit. Ethik und politische Partizipation in interdisziplinärer Perspektive, Nomos-Verlag, Baden-Baden 2019, 9–22.</w:t>
+        <w:t>Mit Jonas Bedford-Strohm und Florian Höhne: Digitale Öffentlichkeit zwischen Euphorie und Frustration: Hinführung zur ethischen und politischen Reflexion einer Generationenaufgabe, in: Jonas Bedford-Strohm, Florian Höhne, Julian Zeyher-Quattlender (Hrsg.), Digitaler Strukturwandel der Öffentlichkeit. Ethik und politische Partizipation in interdisziplinärer Perspektive, Nomos-Verlag, Baden-Baden 2019, 9–22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2946FE" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="00462C23" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digitaler Strukturwandel der Öffentlichkeit als Herausforderung für eine Öffentliche Theologie, in: Jonas Bedford-Strohm, Florian Höhne, Julian </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Digitaler Strukturwandel der Öffentlichkeit. Ethik und politische Partizipation in interdisziplinärer Perspektive, Nomos-Verlag, Baden-Baden 2019, 95-100.</w:t>
+        <w:t>Digitaler Strukturwandel der Öffentlichkeit als Herausforderung für eine Öffentliche Theologie, in: Jonas Bedford-Strohm, Florian Höhne, Julian Zeyher-Quattlender (Hrsg.), Digitaler Strukturwandel der Öffentlichkeit. Ethik und politische Partizipation in interdisziplinärer Perspektive, Nomos-Verlag, Baden-Baden 2019, 95-100.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C1DCF7" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="00462C23" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zum theologischen Bedeutungshorizont des Begriffs der Anerkennung, in: Sarah Jäger, André Munzinger, </w:t>
       </w:r>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
@@ -1330,69 +1281,51 @@
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kulturelle Vielfalt als Dimension des gerechten Friedens, Springer VS, Wiesbaden 2019, 13-18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5246C167" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="00462C23" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">„Du sollst nicht töten!“ Systematisch-theologische Überlegungen zum hermeneutischen Umgang mit dem biblischen Tötungsverbot, in: Maximilian Schell, Clemens </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Hrsg.), Hermeneutik. Fundamentaltheologische Abwägungen – materialethische Konsequenzen, LIT-Verlag, Berlin u.a. 2019, 148-156.</w:t>
+        <w:t>„Du sollst nicht töten!“ Systematisch-theologische Überlegungen zum hermeneutischen Umgang mit dem biblischen Tötungsverbot, in: Maximilian Schell, Clemens Wustmans (Hrsg.), Hermeneutik. Fundamentaltheologische Abwägungen – materialethische Konsequenzen, LIT-Verlag, Berlin u.a. 2019, 148-156.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11206F61" w14:textId="77777777" w:rsidR="00DC02AB" w:rsidRPr="00462C23" w:rsidRDefault="00DC02AB" w:rsidP="00DC02AB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Friedensethik im 21. Jahrhundert, in: Elisabeth </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00462C23">
@@ -1626,50 +1559,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B49CF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017, 381-387.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569D943D" w14:textId="6C77153A" w:rsidR="009E5210" w:rsidRPr="00462C23" w:rsidRDefault="009E5210">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aufsätze </w:t>
       </w:r>
       <w:r w:rsidR="00492E43">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00DC02AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fachz</w:t>
       </w:r>
       <w:r w:rsidR="00492E43">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eitschriften</w:t>
@@ -1819,123 +1753,281 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A5437F" w14:textId="6B568B2E" w:rsidR="00492E43" w:rsidRPr="00462C23" w:rsidRDefault="00492E43" w:rsidP="00492E43">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Öffentliche Theologie. Eine lutherische Aneignung., in: Ethik und Gesellschaft 1 (2019), 1-24. Verfügbar unter: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00462C23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.ethik-und-gesellschaft.de/ojs/index.php/eug/article/view/1-2019-art-5/657</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114B0547" w14:textId="43325D80" w:rsidR="00485BA4" w:rsidRPr="001D1C5D" w:rsidRDefault="00DC02AB" w:rsidP="001D1C5D">
+    <w:p w14:paraId="168C1D4A" w14:textId="77777777" w:rsidR="00FF4062" w:rsidRDefault="00FF4062" w:rsidP="001D1C5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F2ADD0" w14:textId="2097CD4A" w:rsidR="00EA7A96" w:rsidRDefault="00DC02AB" w:rsidP="001D1C5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonstige Aufsätze </w:t>
       </w:r>
       <w:r w:rsidR="00D14E13">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">und Artikel in Zeitschriften/Science </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D14E13">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D14E13">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Public</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCA9639" w14:textId="7C693E2C" w:rsidR="00EA7A96" w:rsidRPr="00015C1A" w:rsidRDefault="005108A3" w:rsidP="00FF4062">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Frieden auf der Mikroebene – Eine (Wieder)Entdeckung zwischenmenschlicher Potentiale der Nächstenliebe, in: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00015C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.feinschwarz.net/frieden-auf-der-mikroebene/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63416" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(13.05.2026), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C831AE3" w14:textId="77777777" w:rsidR="00C425A2" w:rsidRPr="00015C1A" w:rsidRDefault="00C425A2" w:rsidP="00C425A2">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E65803" w14:textId="77777777" w:rsidR="00C425A2" w:rsidRPr="00015C1A" w:rsidRDefault="00C425A2" w:rsidP="00C425A2">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tagungsbericht zur Jahrestagung 2025 des Arbeitskreises für theologische Wirtschafts- und Technikethik e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V. (ATWT) zum Thema: Allzu menschlich? Theologische Anthropologie und Ethik angesichts der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posthumanistischen Wende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3203E40F" w14:textId="42DEAF45" w:rsidR="00C425A2" w:rsidRPr="00C425A2" w:rsidRDefault="00C425A2" w:rsidP="00C425A2">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kathrin Bruder, Nicole Kunkel und Julian Zeyher-Quattlender, in Zeitschrift für Evangelische Ethik 2026, Band 70 Heft 2, S. 163-166,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1515/zee-2025-2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454863D9" w14:textId="42119D19" w:rsidR="00D14E13" w:rsidRPr="00D14E13" w:rsidRDefault="00D14E13" w:rsidP="00D14E13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14E13">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evangelische Friedensethik angesichts</w:t>
       </w:r>
       <w:r w:rsidR="00573AA9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -2023,51 +2115,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14E13">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ür Explorative Theologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 (2022), Verfügbar unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0092374D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cursor.pubpub.org/pub/3zrqvwwq</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67139DAF" w14:textId="79B34E9C" w:rsidR="00573AA9" w:rsidRDefault="00573AA9" w:rsidP="00DC02AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -2089,51 +2181,51 @@
       <w:r w:rsidRPr="00573AA9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zweireichelehre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00573AA9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“?!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in: Feinschwarz. Theologisches Feuilleton 28.10.2021, Verfügbar unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0092374D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.feinschwarz.net/oeffentliche-theologie-die-moderne-interpretation-luthers-zweireichelehre/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDEDED0" w14:textId="027895B3" w:rsidR="00647071" w:rsidRPr="00DC02AB" w:rsidRDefault="00254C3C" w:rsidP="00DC02AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -2186,51 +2278,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 37 (2020) 1, 72-75.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548F41B" w14:textId="78B8C58B" w:rsidR="0053305B" w:rsidRPr="00462C23" w:rsidRDefault="0053305B" w:rsidP="0053305B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Auf dem Weg zu einer Kirche der Gerechtigkeit und des Friedens. Überlegungen zum theologischen Bezugsrahmen eines Friedensengagements der Evangelischen Kirche in Deutschland, Verfügbar unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00462C23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.ekd.de/ekd_de/ds_doc/Beitrag-%20Julian-Zeyher-Quattlender.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [2018]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8C86B7" w14:textId="77777777" w:rsidR="0053305B" w:rsidRPr="00462C23" w:rsidRDefault="0053305B" w:rsidP="0053305B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -2320,69 +2412,307 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reformation und der Blick in die Eine Welt. Ein Ortstermin zur Lutherdekade 2016, in: Deutsches Pfarrerblatt 116 (2016) 10, 570-573.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CC2669" w14:textId="77777777" w:rsidR="00D14E13" w:rsidRDefault="009E5210" w:rsidP="00D14E13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Entscheidung zwischen Unrecht und Unrecht: ein Beitrag zur Öffnung der friedensethischen Debatte, in: Deutsches Pfarrerblatt 115 (2015) 1, 9-13.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9FF769" w14:textId="7E39E245" w:rsidR="00DC02AB" w:rsidRDefault="00DC02AB" w:rsidP="001D1C5D">
+    <w:p w14:paraId="01A8E938" w14:textId="77777777" w:rsidR="00A86799" w:rsidRDefault="00A86799" w:rsidP="001D1C5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAA188C" w14:textId="77777777" w:rsidR="00A86799" w:rsidRDefault="00A86799" w:rsidP="001D1C5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9FF769" w14:textId="4807BB52" w:rsidR="00DC02AB" w:rsidRDefault="00DC02AB" w:rsidP="001D1C5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14E13">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rezensionen:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9CB77C" w14:textId="3D16FC4C" w:rsidR="00A86799" w:rsidRPr="00015C1A" w:rsidRDefault="0067111A" w:rsidP="0067111A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">Rezension zu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86799" w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">Simon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A86799" w:rsidRPr="00015C1A">
+        <w:t>Blatz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A86799" w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">. Helmut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A86799" w:rsidRPr="00015C1A">
+        <w:t>Thielickes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A86799" w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve"> Ethik des Politischen. Studien zu Konzeption, Kontext, Entwicklung und Potential. Dogmatik in der Moderne Band 55. Mohr Siebeck, 2024, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E939823" w14:textId="77777777" w:rsidR="0067111A" w:rsidRPr="00015C1A" w:rsidRDefault="00A86799" w:rsidP="00A86799">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">400 S., ISBN 978-3-16-163952-4, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAAC4EE" w14:textId="3C4202A6" w:rsidR="00A86799" w:rsidRPr="00015C1A" w:rsidRDefault="00E049A7" w:rsidP="00460D73">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="0067111A" w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">Zeitschrift für Evangelische Ethik, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="0067111A" w:rsidRPr="00015C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1515/zee-2026-3002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0067111A" w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t>ZEE 2026; 70(3): 1–3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6C7139" w14:textId="77777777" w:rsidR="00460D73" w:rsidRPr="00015C1A" w:rsidRDefault="00460D73" w:rsidP="00460D73">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3D630E" w14:textId="3DE9BAA9" w:rsidR="00B04A9E" w:rsidRPr="00015C1A" w:rsidRDefault="00B04A9E" w:rsidP="00B04A9E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t>Rezension zu Dietz, Alexander / Diebel-Fischer, Hermann (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t>Hg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:t>.): Umstrittene allgemeine Dienstpflicht, Berlin 2025, in: Zeitzeichen 27(2026) 2, 64-65.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45549" w:rsidRPr="00015C1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00C45549" w:rsidRPr="00015C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://zeitzeichen.net/node/12297</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="667D10AF" w14:textId="77777777" w:rsidR="00B04A9E" w:rsidRPr="00015C1A" w:rsidRDefault="00B04A9E" w:rsidP="00B04A9E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2779E0" w14:textId="4706C9B4" w:rsidR="00DC5DA0" w:rsidRPr="00015C1A" w:rsidRDefault="00DC5DA0" w:rsidP="00415480">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rezension zu Clemens Wustmans, Nathalie Eleyth, Norbert Friedrich, Maximilian Schell und André Witte-Karp (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.): „Kontext und Dialog. Sozialethik regional – global – interdisziplinär“ (Ethik – Grundlagen und Handlungsfelder Bd. 21), Stuttgart: Kohlhammer 2024, 358 S., ISBN 978-3-17-042474-6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3B84" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00CB25C3" w:rsidRPr="00015C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1515/zee-2025-2010</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001668AB" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002852A3" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00460D73" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verlag: </w:t>
+      </w:r>
+      <w:r w:rsidR="002852A3" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Walter de Gruyter Brill</w:t>
+      </w:r>
+      <w:r w:rsidR="00460D73" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Zeitschrift für Evangelische Ethik 2026, S. 88-91</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319598DB" w14:textId="77777777" w:rsidR="00DC5DA0" w:rsidRPr="00DC5DA0" w:rsidRDefault="00DC5DA0" w:rsidP="00DC5DA0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6E14635A" w14:textId="6AD939A5" w:rsidR="00DC02AB" w:rsidRDefault="00DC02AB" w:rsidP="00D14E13">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462C23">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rezension zu Meyer-Magister, Hendrik, Wehrdienst und Verweigerung als komplementäres Handeln. Individualisierungsprozesse im bundesdeutschen Protestantismus der 1950er Jahre, Tübingen 2019, in:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2679,271 +3009,325 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4E36DC" w14:textId="77777777" w:rsidR="00EC30CC" w:rsidRDefault="00EC30CC" w:rsidP="006754D6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B2F7C9B" w14:textId="77777777" w:rsidR="00EC30CC" w:rsidRDefault="00EC30CC" w:rsidP="006754D6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FDCA5D3" w14:textId="299B7049" w:rsidR="006754D6" w:rsidRDefault="006754D6" w:rsidP="006754D6">
+    <w:p w14:paraId="6BF399AF" w14:textId="77777777" w:rsidR="00644889" w:rsidRDefault="006754D6" w:rsidP="006754D6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006754D6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lexikonartikel:</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="4BFEEA4C" w14:textId="34261B4E" w:rsidR="000760FC" w:rsidRPr="006754D6" w:rsidRDefault="006754D6" w:rsidP="007B49CF">
+    </w:p>
+    <w:p w14:paraId="0A6C2AD2" w14:textId="77777777" w:rsidR="00644889" w:rsidRDefault="00644889" w:rsidP="006754D6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508DC4F9" w14:textId="77777777" w:rsidR="009355E7" w:rsidRPr="00015C1A" w:rsidRDefault="00644889" w:rsidP="00644889">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Art.: Peace, in: Online-Lexikon Systematische Theologie (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SysLex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...24 lines deleted...]
-        <w:r w:rsidR="007B49CF" w:rsidRPr="007B49CF">
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="009355E7" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDE8E0E" w14:textId="77777777" w:rsidR="009355E7" w:rsidRPr="00015C1A" w:rsidRDefault="009355E7" w:rsidP="009355E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00015C1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">http://dx.doi.org/10.15496/publikation-104734 </w:t>
+          <w:t>http://dx.doi.org/10.15496/publikation-114295</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007B49CF" w:rsidRPr="007B49CF">
-[...84 lines deleted...]
-      <w:r w:rsidR="00EC30CC">
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (erschienen am 1. Mai 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFEEA4C" w14:textId="22FD89F5" w:rsidR="000760FC" w:rsidRPr="00015C1A" w:rsidRDefault="009355E7" w:rsidP="009355E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Englische Übersetzung i.V.</w:t>
+      </w:r>
+      <w:r w:rsidR="006754D6" w:rsidRPr="00015C1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EC30CC">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:r w:rsidR="00E37C33" w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7333387E" w14:textId="02968C36" w:rsidR="00426B5A" w:rsidRPr="00015C1A" w:rsidRDefault="00426B5A" w:rsidP="00426B5A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art.: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00015C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Frieden</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , in: Online-Lexikon Systematische Theologie (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SysLex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2683EC10" w14:textId="147DA26F" w:rsidR="00426B5A" w:rsidRPr="00015C1A" w:rsidRDefault="00426B5A" w:rsidP="00426B5A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeyher-Quattlender, Julian (2025) Version 1.0 (Veröffentlicht 1. Mai 2025) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD0739C" w14:textId="12136805" w:rsidR="00426B5A" w:rsidRDefault="00426B5A" w:rsidP="00426B5A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00CB7BA4" w:rsidRPr="00015C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.15496/publikation-104734</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73A24F65" w14:textId="77777777" w:rsidR="00426B5A" w:rsidRPr="00BE4974" w:rsidRDefault="00426B5A" w:rsidP="00BE4974">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00426B5A" w:rsidRPr="00BE4974">
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A397D16" w14:textId="77777777" w:rsidR="005863A5" w:rsidRDefault="005863A5" w:rsidP="00687697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5324D9D5" w14:textId="77777777" w:rsidR="005863A5" w:rsidRDefault="005863A5" w:rsidP="00687697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2969,81 +3353,81 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3C945EBB" w14:textId="77777777" w:rsidR="00687697" w:rsidRDefault="00687697">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1778405527"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
@@ -3127,51 +3511,51 @@
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="377A2067" w14:textId="77777777" w:rsidR="00687697" w:rsidRDefault="00687697">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26AE7436" w14:textId="77777777" w:rsidR="00687697" w:rsidRDefault="00687697">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12197D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F9AE1C7A"/>
+    <w:tmpl w:val="C5A26084"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
@@ -3464,50 +3848,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7A1637"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02E2F1F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1430F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="549C63CC"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F168FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D3A6468"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68682353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD5AA50A"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3576,51 +4299,164 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71227A26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2ACC31E"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AAA2752"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3ADECB34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3725,162 +4561,337 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="287905680">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB87A13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8BAD710"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="861671229">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="825706523">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="218251980">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1584679820">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1564834951">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1201043843">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="412554358">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="759527739">
+  <w:num w:numId="8" w16cid:durableId="401075">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1813058212">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2074811677">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2097245784">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E5210"/>
+    <w:rsid w:val="00015C1A"/>
+    <w:rsid w:val="00034CE0"/>
     <w:rsid w:val="000423D1"/>
     <w:rsid w:val="000760FC"/>
+    <w:rsid w:val="000B3731"/>
+    <w:rsid w:val="001668AB"/>
     <w:rsid w:val="00173B48"/>
-    <w:rsid w:val="001B46DE"/>
     <w:rsid w:val="001D1C5D"/>
+    <w:rsid w:val="001F4E76"/>
     <w:rsid w:val="001F600A"/>
+    <w:rsid w:val="00213560"/>
     <w:rsid w:val="00254C3C"/>
+    <w:rsid w:val="00276AF7"/>
+    <w:rsid w:val="002852A3"/>
     <w:rsid w:val="00296CDC"/>
+    <w:rsid w:val="002E4321"/>
     <w:rsid w:val="002F2729"/>
     <w:rsid w:val="00316430"/>
     <w:rsid w:val="003316A2"/>
+    <w:rsid w:val="00341650"/>
     <w:rsid w:val="00382EDB"/>
     <w:rsid w:val="003A1BBD"/>
+    <w:rsid w:val="00415480"/>
+    <w:rsid w:val="00416F4F"/>
+    <w:rsid w:val="00426B5A"/>
     <w:rsid w:val="0044668A"/>
+    <w:rsid w:val="00460D73"/>
     <w:rsid w:val="00462C23"/>
     <w:rsid w:val="00485BA4"/>
     <w:rsid w:val="00492E43"/>
     <w:rsid w:val="004A6633"/>
+    <w:rsid w:val="004D0176"/>
+    <w:rsid w:val="005108A3"/>
     <w:rsid w:val="00511CA2"/>
     <w:rsid w:val="0053305B"/>
+    <w:rsid w:val="00567C9D"/>
     <w:rsid w:val="00573AA9"/>
     <w:rsid w:val="005863A5"/>
     <w:rsid w:val="005E1E22"/>
     <w:rsid w:val="00622AA4"/>
+    <w:rsid w:val="00644889"/>
     <w:rsid w:val="00647071"/>
+    <w:rsid w:val="0067111A"/>
     <w:rsid w:val="006754D6"/>
     <w:rsid w:val="00687697"/>
+    <w:rsid w:val="00696E17"/>
     <w:rsid w:val="006D5A9A"/>
     <w:rsid w:val="006E1B59"/>
     <w:rsid w:val="006E6038"/>
     <w:rsid w:val="006F0ADC"/>
     <w:rsid w:val="006F2579"/>
     <w:rsid w:val="00716737"/>
     <w:rsid w:val="007B49CF"/>
     <w:rsid w:val="007B6A93"/>
     <w:rsid w:val="007E5C21"/>
+    <w:rsid w:val="007E649E"/>
+    <w:rsid w:val="00814551"/>
+    <w:rsid w:val="00824D20"/>
     <w:rsid w:val="008772D6"/>
+    <w:rsid w:val="00894FBC"/>
     <w:rsid w:val="00920CEF"/>
     <w:rsid w:val="0092183A"/>
+    <w:rsid w:val="009355E7"/>
     <w:rsid w:val="009555BE"/>
     <w:rsid w:val="009E1395"/>
     <w:rsid w:val="009E5210"/>
     <w:rsid w:val="00A11D03"/>
-    <w:rsid w:val="00A40789"/>
     <w:rsid w:val="00A554F5"/>
     <w:rsid w:val="00A7026E"/>
     <w:rsid w:val="00A73898"/>
+    <w:rsid w:val="00A86799"/>
     <w:rsid w:val="00AA36A6"/>
+    <w:rsid w:val="00B04A9E"/>
+    <w:rsid w:val="00B63416"/>
     <w:rsid w:val="00B64AF4"/>
     <w:rsid w:val="00BA4A85"/>
     <w:rsid w:val="00BA4CDF"/>
     <w:rsid w:val="00BD58CC"/>
+    <w:rsid w:val="00BE4974"/>
     <w:rsid w:val="00BF1025"/>
     <w:rsid w:val="00C24464"/>
     <w:rsid w:val="00C414C0"/>
+    <w:rsid w:val="00C425A2"/>
+    <w:rsid w:val="00C45549"/>
     <w:rsid w:val="00C87182"/>
+    <w:rsid w:val="00CB25C3"/>
+    <w:rsid w:val="00CB7369"/>
+    <w:rsid w:val="00CB7BA4"/>
     <w:rsid w:val="00CC62FC"/>
+    <w:rsid w:val="00D0093A"/>
     <w:rsid w:val="00D14E13"/>
+    <w:rsid w:val="00D3700C"/>
     <w:rsid w:val="00D646AB"/>
+    <w:rsid w:val="00D77D30"/>
     <w:rsid w:val="00DC02AB"/>
+    <w:rsid w:val="00DC5DA0"/>
+    <w:rsid w:val="00E049A7"/>
+    <w:rsid w:val="00E17B20"/>
     <w:rsid w:val="00E3138A"/>
+    <w:rsid w:val="00E37C33"/>
     <w:rsid w:val="00E60822"/>
     <w:rsid w:val="00E83222"/>
+    <w:rsid w:val="00EA7A96"/>
     <w:rsid w:val="00EC30CC"/>
+    <w:rsid w:val="00ED46A4"/>
     <w:rsid w:val="00F11385"/>
     <w:rsid w:val="00F3211F"/>
+    <w:rsid w:val="00FA3B84"/>
     <w:rsid w:val="00FA4165"/>
     <w:rsid w:val="00FD2482"/>
+    <w:rsid w:val="00FD7D74"/>
     <w:rsid w:val="00FF26D6"/>
+    <w:rsid w:val="00FF4062"/>
     <w:rsid w:val="00FF6665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4424,96 +5435,291 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC02AB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
     <w:name w:val="Nur Text Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="NurText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC02AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00341650"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="263734950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="508567397">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="586035737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="586430066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1357076373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="550502634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="589582986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="627322950">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="670256004">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="818808158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="997879923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2440364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="775096386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1023361112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="695430118">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1855220468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1239175902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1330908087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1338342221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4589,51 +5795,130 @@
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1425609502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1488784806">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1667128591">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="745809415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1207377961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1835102808">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1729649197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1808619072">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1857452915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4642,59 +5927,72 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="684480154">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2036686386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethik-und-gesellschaft.de/ojs/index.php/eug/article/view/1-2019-art-5/657" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethik-und-gesellschaft.de/ojs/index.php/eug/article/view/948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15496/publikation-104734" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ekd.de/ekd_de/ds_doc/Beitrag-%20Julian-Zeyher-Quattlender.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feinschwarz.net/oeffentliche-theologie-die-moderne-interpretation-luthers-zweireichelehre/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cursor.pubpub.org/pub/3zrqvwwq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethik-und-gesellschaft.de/ojs/index.php/eug/article/view/1-2019-art-5/657" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/zee-2026-3002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15496/publikation-104734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethik-und-gesellschaft.de/ojs/index.php/eug/article/view/948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ekd.de/ekd_de/ds_doc/Beitrag-%20Julian-Zeyher-Quattlender.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/163404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15496/publikation-114295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feinschwarz.net/oeffentliche-theologie-die-moderne-interpretation-luthers-zweireichelehre/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/zee-2025-2010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cursor.pubpub.org/pub/3zrqvwwq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feinschwarz.net/frieden-auf-der-mikroebene/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zeitzeichen.net/node/12297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4950,73 +6248,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1117</Words>
-  <Characters>7040</Characters>
+  <Words>1440</Words>
+  <Characters>9072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8141</CharactersWithSpaces>
+  <CharactersWithSpaces>10492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Julian Zeyher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>