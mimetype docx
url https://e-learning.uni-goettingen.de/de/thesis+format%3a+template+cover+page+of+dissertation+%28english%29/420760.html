--- v0 (2026-01-12)
+++ v1 (2026-09-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="001E70C9" w:rsidRDefault="001E70C9" w:rsidP="001E70C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E70C9" w:rsidRDefault="001E70C9" w:rsidP="001E70C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -63,71 +63,71 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A423E5" w:rsidRPr="001E70C9" w:rsidRDefault="001E70C9" w:rsidP="00A423E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>……………………………………</w:t>
+        <w:t>…………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>..(</w:t>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>t</w:t>
+        <w:t>(t</w:t>
       </w:r>
       <w:r w:rsidR="00A423E5" w:rsidRPr="001E70C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A423E5" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -155,651 +155,585 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dissertation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>for the award of the degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> the award of the degree</w:t>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Doctor of Philosophy” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Division of Mathematics and Natural Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:highlight w:val="red"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Doctor of Philosophy” </w:t>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">“Doctor rerum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>naturalium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>of the Georg-August-Universität Göttingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00064BE4" w:rsidRPr="001A04A6" w:rsidRDefault="00064BE4" w:rsidP="00064BE4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00064BE4" w:rsidRPr="001A04A6" w:rsidRDefault="001F2971" w:rsidP="00064BE4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00064BE4" w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the doctoral program </w:t>
+      </w:r>
+      <w:r w:rsidR="00A423E5" w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00064BE4" w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name of program</w:t>
+      </w:r>
+      <w:r w:rsidR="00A423E5" w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00064BE4" w:rsidRPr="001A04A6" w:rsidRDefault="00064BE4" w:rsidP="00064BE4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Georg-August-Universität Göttingen</w:t>
+        <w:t>of the Georg-August University School of Science (GAUSS)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00064BE4" w:rsidRPr="001A04A6" w:rsidRDefault="00064BE4" w:rsidP="00064BE4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00064BE4" w:rsidRPr="001A04A6" w:rsidRDefault="001F2971" w:rsidP="00064BE4">
+    <w:p w:rsidR="00064BE4" w:rsidRPr="001A04A6" w:rsidRDefault="00064BE4" w:rsidP="00064BE4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="00A423E5" w:rsidRPr="001A04A6">
+    </w:p>
+    <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submitted by</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A04A6" w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00064BE4" w:rsidRPr="001A04A6">
-[...28 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r w:rsidR="001A04A6" w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name AND </w:t>
+      </w:r>
+      <w:r w:rsidR="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:r w:rsidR="001A04A6" w:rsidRPr="001A04A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E644F" w:rsidRDefault="001E644F" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E644F" w:rsidRDefault="001E644F" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A423E5" w:rsidRPr="001A04A6" w:rsidRDefault="00A423E5" w:rsidP="00A423E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Göttingen</w:t>
+      </w:r>
+      <w:r w:rsidR="001E644F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Georg-August University School of Science (GAUSS)</w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> …………….. </w:t>
+      </w:r>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...43 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...124 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D21DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001A04A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00A423E5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79"/>
     <w:p w:rsidR="00A36256" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5390"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A36256" w:rsidRPr="00040D79">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r w:rsidRPr="008F6458">
       <w:rPr>
@@ -846,82 +780,58 @@
       <w:t xml:space="preserve"> (English)</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00040D79" w:rsidRPr="00040D79" w:rsidRDefault="00040D79" w:rsidP="00040D79">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A95A53">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>(</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> which degree you want!)</w:t>
+      <w:t>(indicate which degree you want!)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E4A43A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B48CFEA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -974,130 +884,132 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00064BE4"/>
     <w:rsid w:val="00040D79"/>
     <w:rsid w:val="00064BE4"/>
     <w:rsid w:val="001A04A6"/>
     <w:rsid w:val="001E644F"/>
     <w:rsid w:val="001E70C9"/>
     <w:rsid w:val="001F2971"/>
     <w:rsid w:val="008C373F"/>
     <w:rsid w:val="00A36256"/>
     <w:rsid w:val="00A423E5"/>
+    <w:rsid w:val="00D21DDD"/>
     <w:rsid w:val="00F706BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="14F5C43F"/>
+  <w14:docId w14:val="7110D977"/>
   <w15:docId w15:val="{56104127-3C6F-455A-95C2-FBA54B0348E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1159,98 +1071,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1425,50 +1334,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00064BE4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1525,51 +1438,51 @@
     <w:rsid w:val="00040D79"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00040D79"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1822,51 +1735,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>57</Words>
   <Characters>361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>