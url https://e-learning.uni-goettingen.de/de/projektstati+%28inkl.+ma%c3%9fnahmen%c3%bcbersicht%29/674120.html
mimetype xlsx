--- v0 (2026-01-27)
+++ v1 (2026-08-29)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Studiendekanat\Akkreditierung_Reakkreditierung\Systemakkreditierung\dezentrales Qualitätsmanagementkonzept\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\wfs-physik.top.gwdg.de\upfb-all$\100\Studiendekanat\Akkreditierung_Reakkreditierung\Systemakkreditierung\dezentrales Qualitätsmanagementkonzept\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A527AAE3-D9CF-483A-99C9-0EEEA00640CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E400708A-8402-4615-977D-379F0BC90807}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{55E28E7E-A700-4F4C-BA73-86973CA3F814}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{55E28E7E-A700-4F4C-BA73-86973CA3F814}"/>
   </bookViews>
   <sheets>
     <sheet name="Ampel Projektstati" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ampel Projektstati'!$A$1:$P$52</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ampel Projektstati'!$3:$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ampel Projektstati'!$A$4:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ampel Projektstati'!$A$2:$Q$54</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ampel Projektstati'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="405">
   <si>
     <t>Projekttitel</t>
   </si>
   <si>
     <t>Ziel (Soll)</t>
   </si>
   <si>
     <t>Messung</t>
   </si>
   <si>
     <t>Ergebnis Soll/Ist Vergleich</t>
   </si>
   <si>
     <t>Maßnahmen-entwicklung</t>
   </si>
   <si>
     <t>Maßnahmen-durchführung</t>
   </si>
   <si>
     <t>Thema Diversity in Tutor*innen-schulung aufnehmen</t>
   </si>
   <si>
     <t>Stuko/SD</t>
   </si>
   <si>
@@ -133,53 +137,50 @@
   <si>
     <t>Einführung eines Mentor*innen-Programms</t>
   </si>
   <si>
     <t>SD: WiSe 2023/24</t>
   </si>
   <si>
     <t>Wurde nicht nachgefragt</t>
   </si>
   <si>
     <t>Kein Bedarf, Angebot wird aufrechterhalten</t>
   </si>
   <si>
     <t>Klimawandel-Vorlesung, Behandlung ethischer Fragen (ZV)</t>
   </si>
   <si>
     <t>Vorlesungsreihe „Nachhaltige Entwicklung“ läuft</t>
   </si>
   <si>
     <t xml:space="preserve">Zentral: SoSe 2024 </t>
   </si>
   <si>
     <t>Weibliche Vorbilder nach außen hin sichtbar machen</t>
   </si>
   <si>
-    <t>Fakultätsbeauftragter Homepage, Gleichstellung, + ?</t>
-[...1 lines deleted...]
-  <si>
     <t>Gendern in Texten</t>
   </si>
   <si>
     <t>Texte sind gegendert</t>
   </si>
   <si>
     <t>Sichtung von Texten</t>
   </si>
   <si>
     <t>Bitte an SL in allen Modulblättern Studenten durch Studierende zu ersetzen</t>
   </si>
   <si>
     <t>Bekanntmachung von Nachteilsausgleichen</t>
   </si>
   <si>
     <t>Transparenz von Antragstellung und Prozess bei Nachteilsausgleichen</t>
   </si>
   <si>
     <t>Keine Transparenz</t>
   </si>
   <si>
     <t>Warten auf Text von SL</t>
   </si>
   <si>
     <t>Übungen</t>
@@ -209,53 +210,50 @@
     <t>Einschätzung seitens der Studierenden, dass der gefühlte Workload nicht zu den Credits des Moduls (Spezialveranstaltungen/ Praktika) passt</t>
   </si>
   <si>
     <t>Wahlmodule im 2FB, Profil Lehramt (ZV)</t>
   </si>
   <si>
     <t>SD, Lehrende des 2FB</t>
   </si>
   <si>
     <t>Ausreichendes Angebot an Wahl(pflicht)modulen</t>
   </si>
   <si>
     <t>Neues Modul-angebot vorhanden</t>
   </si>
   <si>
     <t>Ziel erfüllt</t>
   </si>
   <si>
     <t xml:space="preserve">Barrierefreiheit + Klärung Genderneutr. WC‘s </t>
   </si>
   <si>
     <t>Begehung</t>
   </si>
   <si>
     <t>Barrierefreiheit nicht gegeben, zu wenig genderneutrale WC‘s</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Abbau baulicher Barrieren + Einführung genderneutraler Toiletten </t>
   </si>
   <si>
     <t>Studierende wissen, wo sie sich informieren können und fühlen sich diversitätssensibel angesprochen</t>
   </si>
   <si>
     <t>Einrichtung einer Website (mit Text aus SL)</t>
   </si>
   <si>
     <t>SD/Stuko</t>
   </si>
   <si>
     <t>Konzept + Website zum dQMS liegt vor</t>
   </si>
   <si>
     <t>nicht erforderlich</t>
   </si>
   <si>
     <t>Erstellung Konzept + Website</t>
   </si>
   <si>
     <t>Art der Bestands-aufnahme</t>
   </si>
   <si>
     <t>Prüfen Vorlesungs-angebot</t>
   </si>
@@ -330,53 +328,50 @@
   <si>
     <t>Unterstützungsangebote für internat. Studierende („Alltagsprobleme“)</t>
   </si>
   <si>
     <t>Programmieren im Studium</t>
   </si>
   <si>
     <t>engl. Programmierkurse</t>
   </si>
   <si>
     <t>Frauenparkplätze</t>
   </si>
   <si>
     <t>Datenlage Diskriminierung</t>
   </si>
   <si>
     <t>Umgang mit Nachteilsausgleich</t>
   </si>
   <si>
     <t>Anteil weiblicher Studierender</t>
   </si>
   <si>
     <t>Gendersensibilisierung im Lehramt Physik</t>
   </si>
   <si>
-    <t>Anteil an Stud. m. Migrationshintergrund?</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1.1.7 </t>
   </si>
   <si>
     <t>Mentor*innen-Programm</t>
   </si>
   <si>
     <t xml:space="preserve">1.1.8/6 </t>
   </si>
   <si>
     <t xml:space="preserve">1.1.3 /1.1.4 </t>
   </si>
   <si>
     <t>1.1.8/6</t>
   </si>
   <si>
     <t>6.1</t>
   </si>
   <si>
     <t>4.1.1</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>1.1.5</t>
@@ -427,67 +422,57 @@
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Studierende wissen, dass Fragen/Diskussionen explizit erwünscht sind.</t>
   </si>
   <si>
     <t>nur teilweise vorhanden</t>
   </si>
   <si>
     <t>Weitergabe der Bitte an Lehrende</t>
   </si>
   <si>
     <t>unterschiedliche Übungsqualität</t>
   </si>
   <si>
     <t>AQR 2021</t>
   </si>
   <si>
     <t>QR 2019</t>
   </si>
   <si>
     <t>ZV</t>
   </si>
   <si>
-    <t xml:space="preserve">Abbruchquote zu hoch </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Auf konst. Niveau halten bzw. senken </t>
   </si>
   <si>
     <t>Orientierung für Lehramtsstudierende</t>
   </si>
   <si>
     <t>Vorstellung Zertifikatsprogramme Stuko Sitzung Juni 2022 (Prof. Schneider)</t>
-  </si>
-[...5 lines deleted...]
-Seminar/PP/FP</t>
   </si>
   <si>
     <t>Stuko/FSR</t>
   </si>
   <si>
     <t>durchgeführt</t>
   </si>
   <si>
     <t>Gespräch Prof. Zippelius/SD</t>
   </si>
   <si>
     <t>Handreichung aus AG LVE (ZV)</t>
   </si>
   <si>
     <t>Code of Conduct für studentisches Feedback</t>
   </si>
   <si>
     <t>Stuko/ZV</t>
   </si>
   <si>
     <t xml:space="preserve">Honorierung studentischen Engagements </t>
   </si>
   <si>
     <t xml:space="preserve">Barrierefreiheit und Genderneutrale WC’s </t>
   </si>
@@ -583,395 +568,894 @@
   <si>
     <t>s. Punkt 7</t>
   </si>
   <si>
     <t>LVE v. Lehrimporten</t>
   </si>
   <si>
     <t>Die Stuko soll aus Qualitätssicherungszwecken LVE von Lehrimporten bspw. MaPhy einsehen können</t>
   </si>
   <si>
     <t>derzeit nicht möglich (QM-Richtlinie)</t>
   </si>
   <si>
     <t>Abfrage unter Studierenden, Bedarf?</t>
   </si>
   <si>
     <t>Die Praktika vermitteln die in der Modulbeschreibung def. Kompetenzen und entsprechen dem Workload. Es gibt einheitliche Anforderungen und Qualitätsstandards bzgl. der Protokolle</t>
   </si>
   <si>
     <t>Nicht erforderlich, derzeit gibt es keine Honorierung durch Credits, lediglich durch Nachweise</t>
   </si>
   <si>
     <t>In welcher Form soll es gewürdigt werden? Credits, Zertifikate?</t>
   </si>
   <si>
-    <t>Prodedere bei GI erfragen</t>
-[...1 lines deleted...]
-  <si>
     <t>weibliche Vorbilder nicht (ausreichend) sichtbar</t>
   </si>
   <si>
-    <t>I.R.d. Einführung 4jähriger Bachelor</t>
-[...1 lines deleted...]
-  <si>
     <t>Studieninteressierte für Physik begeistern</t>
   </si>
   <si>
-    <t>FSR klärt Bedarf</t>
-[...4 lines deleted...]
-  <si>
     <t>Einführung 4jähr. Bachelor bereits eine Maßnahme</t>
   </si>
   <si>
     <t>Diskriminierung (bspw. werden Lehramtsstudierende diskriminiert?)</t>
   </si>
   <si>
     <t>Datenlage in Erfahrung bringen</t>
   </si>
   <si>
-    <t>Daten, Datenlage erfassen</t>
-[...1 lines deleted...]
-  <si>
     <t>derzeit nicht vorhanden</t>
   </si>
   <si>
     <t>Masterauswahlkommission</t>
   </si>
   <si>
     <t>Auflage kann erbracht werden</t>
   </si>
   <si>
     <t>Statistik der letzten Jahre</t>
   </si>
   <si>
     <t>Auflagen bei Masterzulassung</t>
   </si>
   <si>
-    <t>Umfrage</t>
-[...1 lines deleted...]
-  <si>
     <t>WiSe 23/24</t>
   </si>
   <si>
     <t>Ankündigungen erfolgt</t>
   </si>
   <si>
-    <t>Derzeit keine Pflichtmodule</t>
-[...13 lines deleted...]
-  <si>
     <t>Priorität</t>
   </si>
   <si>
-    <t>erl.</t>
-[...4 lines deleted...]
-  <si>
     <t>Daten aus letzter KFP Abfrage (2023)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Statistik PA, 100% Befürwortung</t>
   </si>
   <si>
     <t>Sichtung Modulangebot</t>
   </si>
   <si>
     <t>FlexNow: ASAP
 Nachgefragt am: 29.01.24 Antwort: Kann nicht automatisiert werden. Fakultät musste die Änderungen manuell suchen und eingeben.</t>
   </si>
   <si>
     <t>EXA/Stud.IP SoSe 2024</t>
   </si>
   <si>
     <t>Angebot vorhanden</t>
   </si>
   <si>
     <t>Hospitation im WiSe 2023/24, Überprüfung der Protokoll auf einheitliche Standards</t>
-  </si>
-[...10 lines deleted...]
-    <t>Aussage SL in ZV</t>
   </si>
   <si>
     <t>Lt. Aussage SL in ZV zu hohe Abbruchquote</t>
   </si>
   <si>
     <t>Lt. ZV: Mentorinprogramme 
 ii.	Self-Assessment 
 iii.	Vorkurse und Aktivitäten der Fachschaft 
 iv.	realistische Einblicke geben</t>
   </si>
   <si>
     <t>i.	werden angeboten, aber nicht genutzt
 ii.	Finanzierung aus zentralen SQM wurde gestrichen
 iii.	Angeobte bestehen weiterhin obwohl zentrale SQM für Vorkurs gestrichen wurden
 iv.	erfolgt durch Beratung und Physikspionprogramm</t>
   </si>
   <si>
-    <t>mittels Datenset nicht möglich</t>
-[...4 lines deleted...]
-  <si>
     <t>SL hat keine Textbausteine geliefert, daher hat die Fakultät ohne deren Unterstützung eine Website auf Basis einer anderen Uni erarbeitet</t>
   </si>
   <si>
     <t>Anpassungen im dQMS nach Bericht von KASL zur Funktionalitätsprüfung erfolgt. Neues Konzept in Stuko: 31.01.2024 / FR: 13.02.2024 beschlossen</t>
   </si>
   <si>
     <t>Seit SoSe 2019
 15 Zulassungen mit Auflagen, 5 haben sich davon  immatrikuliert, 3 haben sie geschafft.</t>
   </si>
   <si>
     <t>Veröffentlichung zum WiSe 2024/25</t>
   </si>
   <si>
     <t>Abteilung Lehrevaluation ist dabei, eine Handreichung für die Fakultät zu erstellen (Gespräch zwischen Studiendekanat und Klingebiel am 15.04.2024).</t>
   </si>
   <si>
-    <t>Barrierefreier Zugang über die CaPhy in Umsetzung (Außentür funktioniert noch nicht)
-[...2 lines deleted...]
-  <si>
     <t>Qualitäts-zirkel/Ver-antwortlich</t>
   </si>
   <si>
     <t>da nicht zentral erfolgt, Umsetzung durch Studiendekanat</t>
   </si>
   <si>
     <t>Eckpunktepapier für 4jähr. Bachelor an zKLS am 25.01.24
 Curriculumgestaltung Anfang 2025</t>
   </si>
   <si>
-    <t>kurze GCMS Umfrage SoSe 2025</t>
-[...10 lines deleted...]
-  <si>
     <t>Information vorhanden</t>
   </si>
   <si>
     <t>21a</t>
   </si>
   <si>
     <t>21b</t>
   </si>
   <si>
     <t>"</t>
   </si>
   <si>
     <t>Modul zur Honorierung stud. Engagements wird in Stuko diskutiert</t>
   </si>
   <si>
     <t>Vorschlag des FSR: Meet &amp; Greet der Gremienmitglieder</t>
   </si>
   <si>
     <t>erstes Meet &amp; Greet der Gremien FR, Stuko, PK im SoSe 2024</t>
   </si>
   <si>
     <t>B.SK-Phy.9002 startet zum SoSe 2025</t>
   </si>
   <si>
     <t>Modul wird angeboten</t>
   </si>
   <si>
     <t>GCMS Umfrage SoSe 2025</t>
   </si>
   <si>
-    <t>Abfrage unter Studies Lehramt SoSe 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Einbringung in nächste ZV mit Präsidium, Änderung der QMO-SL</t>
   </si>
   <si>
     <t>Änderung der QMO-SL zum SoSe 2025</t>
   </si>
   <si>
     <t>Stuko/SL</t>
   </si>
   <si>
     <t>Hinweis: Die Dokumentation der Projekte orientiert sich am Regelkreis des dQM der Fakultät für Physik</t>
   </si>
   <si>
-    <t>Legende: grün bedeutet, das Projekt ist beendet - gelb bedeutet, das Projekt ist in Bearbeitung - rot bedeutet, das Projekt wurde noch nicht begonnen</t>
+    <t>Stand: 04_2026</t>
+  </si>
+  <si>
+    <t>Bei der Entwicklung des Curriculums wurde entschieden, zugunsten der größeren Wahlfreiheit im Profiliierungsbereich keine entsprechenden Pflichtmodule einzuführen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lehramtsveranstaltung Info Follow Up für 2FB Physik, in der dies abgefragt wurde </t>
+  </si>
+  <si>
+    <t>Studierende sind informiert</t>
+  </si>
+  <si>
+    <t>Allerdings: Geringe Stichprobe, da nur wenige Studierende bei der Veranstaltung anwesend.</t>
+  </si>
+  <si>
+    <t>Durch die Hospitation und Überprüfung fand bereits eine Verbesserung statt, diese verlor sich sofort wieder, sobald die Hospitation und Überprüfung aufgegeben wurde.</t>
+  </si>
+  <si>
+    <t>FR Beschluss 15.04.2026 Ausschreibung wird vorbereitet</t>
+  </si>
+  <si>
+    <t>Neues Praktika-Konzept: Kern: permanente Benennung/Einstellung einer Person im wiss. Dienst, die hauptamtlich 100 Prozent für das Praktikum zuständig ist (Lehrkraft für besondere Aufgaben). Tätigkeit umfasst Kontrolle und Hospitation aller Praktikatermine, Übernahme von GdE, Aktualisierung der Versuche, Teilnahme an den deutschlandweiten Austauschen zu Physikpraktika, Überarbeitung der Praktikaanleitung, Tutor*innenschulung etc.</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>Abfrage unter den Studierenden</t>
+  </si>
+  <si>
+    <t>Beibehaltung der Follow Up Infoveranstaltung für Lehramtsstudierende</t>
+  </si>
+  <si>
+    <t>1* pro Jahr</t>
+  </si>
+  <si>
+    <t>Frauenquote im Physik studium</t>
+  </si>
+  <si>
+    <t>Erhöhung der Frauenquote im Physikstudium</t>
+  </si>
+  <si>
+    <t>liegt im deutschlandweiten Mittel</t>
+  </si>
+  <si>
+    <t>Einführung des vierjährigen Bachelor, Role Models (Schulpraktika)</t>
+  </si>
+  <si>
+    <t>Anfänger*innenzahlen 2025/26:
+B.Sc.Physik: 34,58 % 
+B.Sc. Physik Interdisziplinär:  33,33 %
+2FB: 30 % 
+M.Sc. Physics: 26 %</t>
+  </si>
+  <si>
+    <t>Frauenquote zumindest unter Anfänger*innen erhöht</t>
+  </si>
+  <si>
+    <t>Ziel weiterhin im Auge behalten, ob sich die Frauenquote unter den Studierenden gesamt auch erhöhrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richtlinie geändert, Stuko darf formell aus Qualitätssicherungszwecken LVE von Lehrimporten bspw. MaPhy einsehen </t>
+  </si>
+  <si>
+    <t>Mathe evaluiert die Übungsgruppen nicht einzeln…</t>
+  </si>
+  <si>
+    <t>Studiendauer zu lang</t>
+  </si>
+  <si>
+    <t>Studiendauer</t>
+  </si>
+  <si>
+    <t>2.4</t>
+  </si>
+  <si>
+    <t>MD B.Sc. Physik: 9</t>
+  </si>
+  <si>
+    <t>Modulblätter anpassen bzgl. Anwesenheitspflicht (Seminare)</t>
+  </si>
+  <si>
+    <t>Gendern in Modulblättern</t>
+  </si>
+  <si>
+    <t>Gendern in PO/StO</t>
+  </si>
+  <si>
+    <t>Anpassung Sprachnachweis ZZO M.Sc. Physics</t>
+  </si>
+  <si>
+    <t>Wunsch nach Nachteilsausgleich in Zulassungsverfahren</t>
+  </si>
+  <si>
+    <t>Modul Python mehr Interessierte als Plätze</t>
+  </si>
+  <si>
+    <t>Berufsqualifizierung Industrie, Wirtschaft</t>
+  </si>
+  <si>
+    <t>Wunsch nach Umgestaltung des Wahlbereichs im Lehramtsbachelor</t>
+  </si>
+  <si>
+    <t>Nachgefragt Praktikumsleiter Stuko-Sitzung 10.01.24, Thematisiert im FR vom 17.01.24, Ergebnisse LVE,
+Überprüfung durch wiss. MA Astro</t>
+  </si>
+  <si>
+    <t>Absolvent*innen können programmieren</t>
+  </si>
+  <si>
+    <t>Inhaltliche Überprüfung</t>
+  </si>
+  <si>
+    <t>Website des Gleichstellungsteams ist einfach zu finden</t>
+  </si>
+  <si>
+    <t>Website-Suche (Inkognito-Modus)</t>
+  </si>
+  <si>
+    <t>Erster angezeigter Link: Gleichstellungsseite Fakultät für Physik</t>
+  </si>
+  <si>
+    <t>Barrierefreier Zugang über die CaPhy in Umsetzung 
+Probephase WC: ab 18.03.24, Genderneutrale WC vorhanden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbau baulicher Barrieren + Einführung genderneutraler Toiletten (Potty Parity) </t>
+  </si>
+  <si>
+    <t>100% Befürwortung</t>
+  </si>
+  <si>
+    <t>Statistik PA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abfrage STU 29.01.24 </t>
+  </si>
+  <si>
+    <t>(Nationalität ungleich D): 9,93%</t>
+  </si>
+  <si>
+    <t>Wenn aktive Änderung erwünscht --&gt; Campus International</t>
+  </si>
+  <si>
+    <t>Anteil an Stud. m. Migrationshintergrund zu klein?</t>
+  </si>
+  <si>
+    <t>soll gesteigert werden?</t>
+  </si>
+  <si>
+    <t>Anpassung off. Hochschulzugang</t>
+  </si>
+  <si>
+    <t>Studiendauer senken (Median Bachelor max. ?)</t>
+  </si>
+  <si>
+    <t>Studiendauer zu hoch?</t>
+  </si>
+  <si>
+    <t>SD 2026</t>
+  </si>
+  <si>
+    <t>zKLS 2025</t>
+  </si>
+  <si>
+    <t>zKLS 2026</t>
+  </si>
+  <si>
+    <t>Modulverantwortlicher 2026</t>
+  </si>
+  <si>
+    <t>Jour Fixe 2026</t>
+  </si>
+  <si>
+    <t>Lehrende 2025</t>
+  </si>
+  <si>
+    <t>SD 2024</t>
+  </si>
+  <si>
+    <t>Wunsch nach Veranstaltungsliste (M.Sc.) des kommenden Studienjahres</t>
+  </si>
+  <si>
+    <t>Veranstaltungsliste M.Sc.</t>
+  </si>
+  <si>
+    <t>SD/Lehrende</t>
+  </si>
+  <si>
+    <t>Website mit Veranstaltungsangebot des kommenden Studienjahres</t>
+  </si>
+  <si>
+    <t>Existiert eine Website dazu?</t>
+  </si>
+  <si>
+    <t>Website existiert nicht</t>
+  </si>
+  <si>
+    <t>Erstellung einer Website, Meldung von Veranstaltungen durch Lehrende</t>
+  </si>
+  <si>
+    <t>SD 2025</t>
+  </si>
+  <si>
+    <t>Umfrage ZESS  Wunsch nach reiner Prüfungsmgl.</t>
+  </si>
+  <si>
+    <t>SD/Zess</t>
+  </si>
+  <si>
+    <t>Vorstellung von Göttinger Physikerinnen auf Social Media</t>
+  </si>
+  <si>
+    <t>Fakultätsbeauftragter Homepage, Gleichstellung?</t>
+  </si>
+  <si>
+    <t>Ist noch im Status Maßnahmenentwicklung</t>
+  </si>
+  <si>
+    <t>Wunsch nach Vortragstag (Bachelorwochenende)</t>
+  </si>
+  <si>
+    <t>Bachelorwochenende</t>
+  </si>
+  <si>
+    <t>Rückmeldung FSR</t>
+  </si>
+  <si>
+    <t>Konzept Bachelorwochenende sowie Umsetzung</t>
+  </si>
+  <si>
+    <t>Weitere Bachelorwochenenden sollen stattfinden</t>
+  </si>
+  <si>
+    <t>Bachelorwochenende findet regelmäßig statt</t>
+  </si>
+  <si>
+    <t>Rückmeldung Lehrende, Modulblätter</t>
+  </si>
+  <si>
+    <t>Derzeit noch keine Einbindung</t>
+  </si>
+  <si>
+    <t>Eckpunktepapier für 4jähr. Bachelor an zKLS am 25.01.24
+Curriculumgestaltung Anfang 2025
+Curriculumanpassung im B.Sc. Physik</t>
+  </si>
+  <si>
+    <t>Wurde im WiSe 20219/20 sowie SoSe 2020 in ExPhy I und II von den Lehrenden in die Veranstaltungen eingebaut.</t>
+  </si>
+  <si>
+    <t>fand nicht statt</t>
+  </si>
+  <si>
+    <t>nicht möglich</t>
+  </si>
+  <si>
+    <t>Corona hat diese Maßnahme gestoppt. Durch die gravierenden Veränderungen im Bereich Digitalisiserung seitdem muss der Umgang mit Computational Physics neu gedacht werden. Dieses Projekt wird daher geschlossen.</t>
+  </si>
+  <si>
+    <t>Legende: grün bedeutet, das Projekt ist beendet - gelb bedeutet, das Projekt ist in Bearbeitung - rot bedeutet, das Projekt wurde noch nicht begonnen - grau bedeutet, das Projekt wurde aus anderen Gründen geschlossen (s. Anmerkung)</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>keine Soll/Ist Abweichung</t>
+  </si>
+  <si>
+    <t>Fakultätseigenes Angebot derzeit in Vorbereitung</t>
+  </si>
+  <si>
+    <t>Prüfung und ggf.  Wiedereinführung früherer Pflichtmodule (Seminar/PP/FP)</t>
+  </si>
+  <si>
+    <t>(Wieder-)Aufnahme von Pflichtmodulen in B.Sc.:
+Seminar/PP/FP</t>
+  </si>
+  <si>
+    <t>(Wieder-)Aufnahme bestimmter  Pflichtmodule in das Bachelorstudium</t>
+  </si>
+  <si>
+    <t>PO/StO</t>
+  </si>
+  <si>
+    <t>Derzeit sind Seminare/PP/FP keine Pflichtmodule</t>
+  </si>
+  <si>
+    <t>Weiterhin sind Seminare/PP/FP im Bachelor keine Pflichtmodule</t>
+  </si>
+  <si>
+    <t>geschlossen</t>
+  </si>
+  <si>
+    <t>offen</t>
+  </si>
+  <si>
+    <t>Ziel dieses Projekts sollte trotzdem regelmäßig überprüft werden.</t>
+  </si>
+  <si>
+    <t>läuft</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aussage Präsidium: Abbruchquote zu hoch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbruchquote </t>
+  </si>
+  <si>
+    <t>ZV 2022</t>
+  </si>
+  <si>
+    <t>Aussage SL in ZV
+FlexStat 919 MW 2014/15 - 2018/19: 51,78 % (Ex. o. Abschluss)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FlexStat Abfrage 919: Ex. o. Abschluss</t>
+  </si>
+  <si>
+    <t>FlexStat 919 MW 2016/17 - 2020/21: 48,66</t>
+  </si>
+  <si>
+    <t>Abbruchquote immer noch zu hoch?</t>
+  </si>
+  <si>
+    <t>18c</t>
+  </si>
+  <si>
+    <t>lauft</t>
+  </si>
+  <si>
+    <t>GCMS Umfrage zur Bestandsaufnahme nicht geeignet, da zu geringe Rücklaufquoten. Da die Impulse nicht erneut genannt wurden, Projekte geschlossen.</t>
+  </si>
+  <si>
+    <t>Wunsch nach reiner Prüfungsmöglichkeit existiert</t>
+  </si>
+  <si>
+    <t>Studierende haben die Möglichkeit an Englischkursen teilzunehmen und Sprachnachweise unkompliziert und ggf. ohne Kurs zu erbringen.</t>
+  </si>
+  <si>
+    <t>reines Prüfungsangebot nicht vorhanden</t>
+  </si>
+  <si>
+    <t>reine Prüfungsmöglichkeiten schaffen, um Englischkenntnisse für den M.Sc.Physics nachzuweisen</t>
+  </si>
+  <si>
+    <t>Gespräch mit ZESS/Präsidium steht an</t>
+  </si>
+  <si>
+    <t>GCMS Umfrage SoSe 2026</t>
+  </si>
+  <si>
+    <t>Zugangsvoraussetzungen schnell und einfach auffindbar?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KI Anfrage zu Zugangsvoraussetzungen korrekt, A-Z-Liste wird als Quelle angegeben. </t>
+  </si>
+  <si>
+    <t>Websuche im anonymus-Modus</t>
+  </si>
+  <si>
+    <t>Für interne Studienbewerber*innen gibt es darüber hinaus jedes Semester eine Informationsveranstaltung zum Übergang in de Master</t>
+  </si>
+  <si>
+    <t>Transparente Zugangsvoraussetzungen M.Sc. Physics</t>
+  </si>
+  <si>
+    <t>Erstinformation Austauschstudierende</t>
+  </si>
+  <si>
+    <t>Austauschstudierende erhalten zum Start in Göttingen alle Informationen, die sie benötigen</t>
+  </si>
+  <si>
+    <t>Nachfrage GI</t>
+  </si>
+  <si>
+    <t>?</t>
+  </si>
+  <si>
+    <t>Transparenz externer Abschlussarbeiten</t>
+  </si>
+  <si>
+    <t>Diskriminierung Lehramt</t>
+  </si>
+  <si>
+    <t>Keine Diskriminierung</t>
+  </si>
+  <si>
+    <t>Anteil Migrationshintergrund</t>
+  </si>
+  <si>
+    <t>Wunsch nach engl. Programmierkursen</t>
+  </si>
+  <si>
+    <t>Bei Bedarf sollen für Studierende ohne Programmiererfahrung im Bachelor englischsprachige Programmierkurse im Master zur Verfügung stehen</t>
+  </si>
+  <si>
+    <t>Es existiert bereits ein englischsprachiges Modul aus der Astrophysik</t>
+  </si>
+  <si>
+    <t>Studiengangreport</t>
+  </si>
+  <si>
+    <t>in einem gemeinsamen Brainstorming von FSR und SD sowie der AQR 2026 sollen zunächst mögliche Gründe identifiziert werden.</t>
+  </si>
+  <si>
+    <t>Anwesenheitspflicht ModulVZ</t>
+  </si>
+  <si>
+    <t>bei Anwesenheitspflicht  enthält das Modulblatt deren Begründung</t>
+  </si>
+  <si>
+    <t>Kontrolle ModulVZ</t>
+  </si>
+  <si>
+    <t>Bei Seminaren nur pauschal gegeben.</t>
+  </si>
+  <si>
+    <t>Stuko/Modulverantwortliche</t>
+  </si>
+  <si>
+    <t>Modulblätter entsprechend anpassen, neue Seminarformen ausprobieren</t>
+  </si>
+  <si>
+    <t>Anpassung Modulblätter zum WiSe 2025/26
+Neue Seminarmodule: WiSe 26/27, da ModulVZ zum SoSe nicht rechtzeitig veröffentlicht</t>
+  </si>
+  <si>
+    <t>Modulblätter angepasst, neue Module vorhanden</t>
+  </si>
+  <si>
+    <t>Bei den neuen Modulen sollte in der LVE überprüft werden, ob die neuen Modulbeschreibungen und Seminarformen der Idee, Studierende auf Tagungsteilnahmen vorzubereiten erfüllen</t>
+  </si>
+  <si>
+    <t>In sämtlichen Modulblättern wird gegendert</t>
+  </si>
+  <si>
+    <t>einzelne Importmodule enthielten waren noch nicht gegendert</t>
+  </si>
+  <si>
+    <t>Modulblätter anpassen</t>
+  </si>
+  <si>
+    <t>zum WiSe 2025/26</t>
+  </si>
+  <si>
+    <t>Gendern in Ornungstexten</t>
+  </si>
+  <si>
+    <t>In sämtlichen Ordnungstexten wird gegendert</t>
+  </si>
+  <si>
+    <t>Kontrolle PO/StO</t>
+  </si>
+  <si>
+    <t>vereinzelt noch nicht gegendert</t>
+  </si>
+  <si>
+    <t>Ordnungen anpassen</t>
+  </si>
+  <si>
+    <t>zum WiSe 2025/27</t>
+  </si>
+  <si>
+    <t>Verlängerung Gültigkeitsdauer Sprachnachweise</t>
+  </si>
+  <si>
+    <t>Längstmögliche Gültigkeit von Sprachnachweisen</t>
+  </si>
+  <si>
+    <t>Kontrolle ZZO in Absprache mit SL</t>
+  </si>
+  <si>
+    <t>Gültigkeit in ZZO: 2 Jahre (Ausnahme Abitur)</t>
+  </si>
+  <si>
+    <t>Verlängerung der Gültigkeitsdauer</t>
+  </si>
+  <si>
+    <t>Nachfrage SL, was die längstmögliche Gültigkeitsdauer ist sowie deren Anpassung in ZZO</t>
+  </si>
+  <si>
+    <t>Physikeigenes Pythonmodul ausweiten</t>
+  </si>
+  <si>
+    <t>Alle Studierende, die dieses Modul belegen möchten (und die passenden Vorkennstnisse mitbringen) sollen einen Platz erhalten</t>
+  </si>
+  <si>
+    <t>Gespräch Modulverantwortlicher/ SD</t>
+  </si>
+  <si>
+    <t>Derzeit mehr Interessierte als Plätze</t>
+  </si>
+  <si>
+    <t>Ernsthaft interessiert: 57, Plätze: 50</t>
+  </si>
+  <si>
+    <t>Unterstützung durch weiteren Lehrenden</t>
+  </si>
+  <si>
+    <t>WiSe 2026/27</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Wahlbereich 2FB Lehramt</t>
+  </si>
+  <si>
+    <t>Interessante Schulbezogene Veranstaltung mit breitem Einblick in physikalische Themen</t>
+  </si>
+  <si>
+    <t>3 Einzelveranstaltung, die aufgrund zu niedriger Teilnahmezahlen nicht stattfinden, Ringvorlesung gibt es nicht</t>
+  </si>
+  <si>
+    <t>MOdulVZ</t>
+  </si>
+  <si>
+    <t>3 Einzelveranstaltungen trotz Wahl ungünstiger für Studierende als eine Pflichtveranstaltung, die schulbezogen ist und auch wirklich stattfindet.</t>
+  </si>
+  <si>
+    <t>Ringvorlesung</t>
+  </si>
+  <si>
+    <t>AK Master</t>
+  </si>
+  <si>
+    <t>Alle Statusgruppen sind für das Thema sensibilisiert</t>
+  </si>
+  <si>
+    <t>Studierendenbefragung</t>
+  </si>
+  <si>
+    <t>Das Thema ist Teil der Studierendenbefragung, daher wird diese abgewartet, um einzuschätzen, ob bei dieser Thematik für die Physik handlungsbedarf besteht.</t>
+  </si>
+  <si>
+    <t>Bachelorwochenende hat mehrfach stattgefunden, dann bestand jedoch kein Bedarf mehr an dieser Maßnahme</t>
+  </si>
+  <si>
+    <t>Maßnahmen bestanden schon vorher. Projekt wird fortgeführt s. 18b</t>
+  </si>
+  <si>
+    <t>Akzeptable Abbruchquote (noch nicht definiert)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FlexStat 919 MW </t>
+  </si>
+  <si>
+    <t>2018/19 - 2022/23: 47,06</t>
+  </si>
+  <si>
+    <t>Diskriminierung</t>
+  </si>
+  <si>
+    <t>Stuko/Gleichstellung</t>
+  </si>
+  <si>
+    <t>GCMS Umfrage zur Bestandsaufnahme nicht geeignet, da zu geringe Rücklaufquoten. GGf. auch Ziel nicht mehr nachvollziehbar und damit bestimmbar. Da die Impulse nicht erneut genannt wurden, Projekte geschlossen.</t>
+  </si>
+  <si>
+    <t>Vgl. Projekt 16</t>
+  </si>
+  <si>
+    <t>Programmieren im Studium (inkl. Umgang mit KI)</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>1.1.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2F5496"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC5E0B3"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor rgb="FFF7CAAC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1016,286 +1500,307 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1357,51 +1862,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1499,2011 +2004,2791 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D1BA1A0-E322-46A5-B185-44DB1C5E6D63}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:Q64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:P2"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="9.140625" style="24" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="24"/>
+    <col min="1" max="2" width="9.140625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" style="15" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21" style="14" customWidth="1"/>
+    <col min="8" max="8" width="11.42578125" style="14"/>
+    <col min="9" max="9" width="19.5703125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="16.7109375" style="14" customWidth="1"/>
+    <col min="11" max="11" width="17.42578125" style="14" customWidth="1"/>
+    <col min="12" max="12" width="29.28515625" style="14" customWidth="1"/>
+    <col min="13" max="13" width="66.5703125" style="14" customWidth="1"/>
+    <col min="14" max="14" width="19.85546875" style="14" customWidth="1"/>
+    <col min="15" max="15" width="24.85546875" style="14" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" style="14" customWidth="1"/>
+    <col min="17" max="17" width="27" style="14" customWidth="1"/>
+    <col min="18" max="16384" width="11.42578125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+    </row>
+    <row r="2" spans="1:17" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>217</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+    </row>
+    <row r="3" spans="1:17" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="63" t="s">
+        <v>302</v>
+      </c>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+    </row>
+    <row r="4" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C4" s="49" t="s">
+        <v>303</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="90" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
+        <v>1</v>
+      </c>
+      <c r="B5" s="11"/>
+      <c r="C5" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q5" s="13"/>
+    </row>
+    <row r="6" spans="1:17" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>2</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="13"/>
+    </row>
+    <row r="7" spans="1:17" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>3</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q7" s="13"/>
+    </row>
+    <row r="8" spans="1:17" ht="60" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>4</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="J8" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="M8" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="P8" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="75" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="N9" s="9"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="150" x14ac:dyDescent="0.25">
+      <c r="A10" s="22">
+        <v>6</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="O10" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="P10" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="75" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>7</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M11" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q11" s="13" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="135" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
+        <v>8</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="10" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
+        <v>9</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="13"/>
+    </row>
+    <row r="14" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A14" s="22">
+        <v>10</v>
+      </c>
+      <c r="B14" s="22"/>
+      <c r="C14" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>307</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>160</v>
+      </c>
+      <c r="I14" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="J14" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="K14" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="N14" s="24">
+        <v>2025</v>
+      </c>
+      <c r="O14" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="P14" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q14" s="24" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="75" x14ac:dyDescent="0.25">
+      <c r="A15" s="22">
+        <v>11</v>
+      </c>
+      <c r="B15" s="22"/>
+      <c r="C15" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="J15" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="N15" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="O15" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="P15" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q15" s="24" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="150" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>12</v>
+      </c>
+      <c r="B16" s="6">
+        <v>1</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="M16" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="N16" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="O16" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="9"/>
+    </row>
+    <row r="17" spans="1:17" s="38" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A17" s="42">
+        <v>13</v>
+      </c>
+      <c r="B17" s="42">
+        <v>6</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="F17" s="43" t="s">
+        <v>103</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>290</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>129</v>
+      </c>
+      <c r="I17" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="J17" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="K17" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>293</v>
+      </c>
+      <c r="M17" s="27" t="s">
+        <v>292</v>
+      </c>
+      <c r="N17" s="27"/>
+      <c r="O17" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="P17" s="27" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q17" s="42"/>
+    </row>
+    <row r="18" spans="1:17" ht="150" x14ac:dyDescent="0.25">
+      <c r="A18" s="39">
+        <v>14</v>
+      </c>
+      <c r="B18" s="39"/>
+      <c r="C18" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D18" s="40" t="s">
+        <v>124</v>
+      </c>
+      <c r="E18" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" s="40" t="s">
+        <v>252</v>
+      </c>
+      <c r="J18" s="40" t="s">
+        <v>253</v>
+      </c>
+      <c r="K18" s="40" t="s">
+        <v>295</v>
+      </c>
+      <c r="L18" s="40" t="s">
+        <v>296</v>
+      </c>
+      <c r="M18" s="40" t="s">
+        <v>297</v>
+      </c>
+      <c r="N18" s="40" t="s">
+        <v>298</v>
+      </c>
+      <c r="O18" s="40" t="s">
+        <v>299</v>
+      </c>
+      <c r="P18" s="40" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q18" s="40" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="60" x14ac:dyDescent="0.25">
+      <c r="A19" s="22">
+        <v>15</v>
+      </c>
+      <c r="B19" s="22"/>
+      <c r="C19" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="J19" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="K19" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="L19" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+    </row>
+    <row r="20" spans="1:17" s="38" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A20" s="35">
+        <v>16</v>
+      </c>
+      <c r="B20" s="35"/>
+      <c r="C20" s="36" t="s">
+        <v>313</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>105</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>216</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>390</v>
+      </c>
+      <c r="J20" s="36" t="s">
+        <v>391</v>
+      </c>
+      <c r="K20" s="36"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="36"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="36"/>
+      <c r="Q20" s="36" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="38" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A21" s="42">
+        <v>17</v>
+      </c>
+      <c r="B21" s="42"/>
+      <c r="C21" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F21" s="43" t="s">
+        <v>106</v>
+      </c>
+      <c r="G21" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="J21" s="27" t="s">
+        <v>162</v>
+      </c>
+      <c r="K21" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="L21" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="M21" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="225" x14ac:dyDescent="0.25">
+      <c r="A22" s="51" t="s">
+        <v>226</v>
+      </c>
+      <c r="B22" s="51"/>
+      <c r="C22" s="52" t="s">
+        <v>312</v>
+      </c>
+      <c r="D22" s="52" t="s">
+        <v>318</v>
+      </c>
+      <c r="E22" s="52" t="s">
+        <v>316</v>
+      </c>
+      <c r="F22" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>317</v>
+      </c>
+      <c r="H22" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="52" t="s">
+        <v>126</v>
+      </c>
+      <c r="J22" s="54" t="s">
+        <v>320</v>
+      </c>
+      <c r="K22" s="54" t="s">
+        <v>319</v>
+      </c>
+      <c r="L22" s="54" t="s">
+        <v>193</v>
+      </c>
+      <c r="M22" s="54" t="s">
+        <v>194</v>
+      </c>
+      <c r="N22" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="O22" s="54" t="s">
+        <v>321</v>
+      </c>
+      <c r="P22" s="54" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q22" s="54" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="B23" s="35"/>
+      <c r="C23" s="36" t="s">
+        <v>324</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" s="36" t="s">
+        <v>316</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="G23" s="36" t="s">
+        <v>317</v>
+      </c>
+      <c r="H23" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="J23" s="36" t="s">
+        <v>396</v>
+      </c>
+      <c r="K23" s="36" t="s">
+        <v>397</v>
+      </c>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="44"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="36"/>
+    </row>
+    <row r="24" spans="1:17" ht="75" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>19</v>
+      </c>
+      <c r="B24" s="11"/>
+      <c r="C24" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="O24" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="P24" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q24" s="13"/>
+    </row>
+    <row r="25" spans="1:17" ht="135" x14ac:dyDescent="0.25">
+      <c r="A25" s="22">
+        <v>20</v>
+      </c>
+      <c r="B25" s="22"/>
+      <c r="C25" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="J25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="L25" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="M25" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="N25" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="O25" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="P25" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q25" s="18"/>
+    </row>
+    <row r="26" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="B26" s="22"/>
+      <c r="C26" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="J26" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="K26" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="L26" s="24" t="s">
+        <v>179</v>
+      </c>
+      <c r="M26" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="N26" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="O26" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P26" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q26" s="24"/>
+    </row>
+    <row r="27" spans="1:17" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27" s="22"/>
+      <c r="C27" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="K27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="L27" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="M27" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="N27" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="O27" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="P27" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q27" s="24"/>
+    </row>
+    <row r="28" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A28" s="22">
+        <v>22</v>
+      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E28" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="J28" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="K28" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="L28" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="M28" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="N28" s="27" t="s">
+        <v>257</v>
+      </c>
+      <c r="O28" s="21">
+        <v>2024</v>
+      </c>
+      <c r="P28" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q28" s="24"/>
+    </row>
+    <row r="29" spans="1:17" ht="120" x14ac:dyDescent="0.25">
+      <c r="A29" s="11">
+        <v>23</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="H29" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="M29" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q29" s="13" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="90" x14ac:dyDescent="0.25">
+      <c r="A30" s="11">
+        <v>24</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="H30" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="I30" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="J30" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="M30" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="N30" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="O30" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="P30" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q30" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="39">
+        <v>25</v>
+      </c>
+      <c r="B31" s="39"/>
+      <c r="C31" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D31" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40" t="s">
+        <v>213</v>
+      </c>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="59" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="60" x14ac:dyDescent="0.25">
+      <c r="A32" s="39">
+        <v>26</v>
+      </c>
+      <c r="B32" s="39"/>
+      <c r="C32" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D32" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G32" s="40"/>
+      <c r="H32" s="40"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="40" t="s">
+        <v>213</v>
+      </c>
+      <c r="K32" s="40"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40"/>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="60"/>
+    </row>
+    <row r="33" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="39">
+        <v>27</v>
+      </c>
+      <c r="B33" s="39"/>
+      <c r="C33" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D33" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E33" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="F33" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G33" s="40"/>
+      <c r="H33" s="40"/>
+      <c r="I33" s="40"/>
+      <c r="J33" s="40" t="s">
+        <v>213</v>
+      </c>
+      <c r="K33" s="40"/>
+      <c r="L33" s="40"/>
+      <c r="M33" s="40"/>
+      <c r="N33" s="40"/>
+      <c r="O33" s="40"/>
+      <c r="P33" s="40"/>
+      <c r="Q33" s="60"/>
+    </row>
+    <row r="34" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="39">
+        <v>28</v>
+      </c>
+      <c r="B34" s="39"/>
+      <c r="C34" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D34" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G34" s="40"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="40" t="s">
+        <v>213</v>
+      </c>
+      <c r="K34" s="40"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="40"/>
+      <c r="O34" s="40"/>
+      <c r="P34" s="40"/>
+      <c r="Q34" s="60"/>
+    </row>
+    <row r="35" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="39">
+        <v>29</v>
+      </c>
+      <c r="B35" s="39"/>
+      <c r="C35" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D35" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E35" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G35" s="40"/>
+      <c r="H35" s="40"/>
+      <c r="I35" s="40"/>
+      <c r="J35" s="40" t="s">
+        <v>213</v>
+      </c>
+      <c r="K35" s="40"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="40"/>
+      <c r="P35" s="40"/>
+      <c r="Q35" s="61"/>
+    </row>
+    <row r="36" spans="1:17" s="38" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A36" s="35">
+        <v>30</v>
+      </c>
+      <c r="B36" s="35"/>
+      <c r="C36" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D36" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="E36" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="G36" s="36"/>
+      <c r="H36" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>327</v>
+      </c>
+      <c r="J36" s="36" t="s">
+        <v>284</v>
+      </c>
+      <c r="K36" s="36" t="s">
+        <v>326</v>
+      </c>
+      <c r="L36" s="36" t="s">
+        <v>328</v>
+      </c>
+      <c r="M36" s="36" t="s">
+        <v>329</v>
+      </c>
+      <c r="N36" s="36" t="s">
+        <v>330</v>
+      </c>
+      <c r="O36" s="36"/>
+      <c r="P36" s="36"/>
+      <c r="Q36" s="36"/>
+    </row>
+    <row r="37" spans="1:17" s="38" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A37" s="39">
+        <v>31</v>
+      </c>
+      <c r="B37" s="39"/>
+      <c r="C37" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D37" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E37" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="F37" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40" t="s">
+        <v>213</v>
+      </c>
+      <c r="K37" s="40"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="40"/>
+      <c r="O37" s="40"/>
+      <c r="P37" s="40"/>
+      <c r="Q37" s="59" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="39">
+        <v>32</v>
+      </c>
+      <c r="B38" s="39"/>
+      <c r="C38" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D38" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E38" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40" t="s">
+        <v>331</v>
+      </c>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="61"/>
+    </row>
+    <row r="39" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A39" s="22">
+        <v>33</v>
+      </c>
+      <c r="B39" s="22"/>
+      <c r="C39" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="F39" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>183</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>182</v>
+      </c>
+      <c r="K39" s="24" t="s">
+        <v>198</v>
+      </c>
+      <c r="L39" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="M39" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="N39" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="O39" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="P39" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q39" s="24"/>
+    </row>
+    <row r="40" spans="1:17" ht="90" x14ac:dyDescent="0.25">
+      <c r="A40" s="42">
+        <v>34</v>
+      </c>
+      <c r="B40" s="42"/>
+      <c r="C40" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>336</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>118</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="J40" s="27" t="s">
+        <v>334</v>
+      </c>
+      <c r="K40" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="L40" s="27" t="s">
+        <v>333</v>
+      </c>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="75" x14ac:dyDescent="0.25">
+      <c r="A41" s="35">
+        <v>35</v>
+      </c>
+      <c r="B41" s="35"/>
+      <c r="C41" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="G41" s="20" t="s">
+        <v>337</v>
+      </c>
+      <c r="H41" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="I41" s="20" t="s">
+        <v>338</v>
+      </c>
+      <c r="J41" s="20" t="s">
+        <v>339</v>
+      </c>
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="20"/>
+      <c r="P41" s="20"/>
+      <c r="Q41" s="20"/>
+    </row>
+    <row r="42" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A42" s="22">
+        <v>36</v>
+      </c>
+      <c r="B42" s="22"/>
+      <c r="C42" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F42" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="I42" s="24"/>
+      <c r="J42" s="18" t="s">
+        <v>227</v>
+      </c>
+      <c r="K42" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="L42" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="M42" s="24" t="s">
+        <v>228</v>
+      </c>
+      <c r="N42" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A43" s="39">
+        <v>37</v>
+      </c>
+      <c r="B43" s="39"/>
+      <c r="C43" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D43" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E43" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="F43" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G43" s="40" t="s">
+        <v>341</v>
+      </c>
+      <c r="H43" s="40" t="s">
+        <v>118</v>
+      </c>
+      <c r="I43" s="40"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="40"/>
+      <c r="N43" s="40"/>
+      <c r="O43" s="40"/>
+      <c r="P43" s="40"/>
+      <c r="Q43" s="59" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A44" s="39">
+        <v>38</v>
+      </c>
+      <c r="B44" s="39"/>
+      <c r="C44" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D44" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G44" s="40"/>
+      <c r="H44" s="40"/>
+      <c r="I44" s="56"/>
+      <c r="J44" s="40"/>
+      <c r="K44" s="40"/>
+      <c r="L44" s="40"/>
+      <c r="M44" s="40"/>
+      <c r="N44" s="40"/>
+      <c r="O44" s="40"/>
+      <c r="P44" s="40"/>
+      <c r="Q44" s="60"/>
+    </row>
+    <row r="45" spans="1:17" s="38" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="39">
+        <v>39</v>
+      </c>
+      <c r="B45" s="39"/>
+      <c r="C45" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E45" s="40" t="s">
+        <v>90</v>
+      </c>
+      <c r="F45" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G45" s="40" t="s">
+        <v>90</v>
+      </c>
+      <c r="H45" s="40" t="s">
+        <v>399</v>
+      </c>
+      <c r="I45" s="56"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="40"/>
+      <c r="M45" s="40"/>
+      <c r="N45" s="40"/>
+      <c r="O45" s="40"/>
+      <c r="P45" s="40"/>
+      <c r="Q45" s="60"/>
+    </row>
+    <row r="46" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="39">
+        <v>40</v>
+      </c>
+      <c r="B46" s="39"/>
+      <c r="C46" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D46" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E46" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="F46" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G46" s="40" t="s">
+        <v>398</v>
+      </c>
+      <c r="H46" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="40" t="s">
+        <v>343</v>
+      </c>
+      <c r="J46" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
+      <c r="N46" s="40"/>
+      <c r="O46" s="40"/>
+      <c r="P46" s="40"/>
+      <c r="Q46" s="60"/>
+    </row>
+    <row r="47" spans="1:17" s="38" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A47" s="39">
+        <v>41</v>
+      </c>
+      <c r="B47" s="39"/>
+      <c r="C47" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D47" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E47" s="40" t="s">
+        <v>177</v>
+      </c>
+      <c r="F47" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G47" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H47" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="40" t="s">
+        <v>343</v>
+      </c>
+      <c r="J47" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="K47" s="40"/>
+      <c r="L47" s="40"/>
+      <c r="M47" s="40"/>
+      <c r="N47" s="40"/>
+      <c r="O47" s="40"/>
+      <c r="P47" s="40"/>
+      <c r="Q47" s="61"/>
+    </row>
+    <row r="48" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A48" s="35">
+        <v>42</v>
+      </c>
+      <c r="B48" s="35"/>
+      <c r="C48" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>264</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="G48" s="36" t="s">
+        <v>344</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>340</v>
+      </c>
+      <c r="J48" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="K48" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="L48" s="36" t="s">
+        <v>265</v>
+      </c>
+      <c r="M48" s="36" t="s">
+        <v>266</v>
+      </c>
+      <c r="N48" s="36"/>
+      <c r="O48" s="36"/>
+      <c r="P48" s="36"/>
+      <c r="Q48" s="57" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="60" x14ac:dyDescent="0.25">
+      <c r="A49" s="22">
+        <v>43</v>
+      </c>
+      <c r="B49" s="22"/>
+      <c r="C49" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="F49" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24" t="s">
+        <v>260</v>
+      </c>
+      <c r="K49" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="L49" s="24"/>
+      <c r="M49" s="24"/>
+      <c r="N49" s="24"/>
+      <c r="O49" s="24"/>
+      <c r="P49" s="24"/>
+      <c r="Q49" s="34"/>
+    </row>
+    <row r="50" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A50" s="22">
+        <v>44</v>
+      </c>
+      <c r="B50" s="22"/>
+      <c r="C50" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F50" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="J50" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K50" s="28">
+        <v>0.25</v>
+      </c>
+      <c r="L50" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="M50" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="N50" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="O50" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="P50" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q50" s="29" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="39">
+        <v>45</v>
+      </c>
+      <c r="B51" s="39"/>
+      <c r="C51" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D51" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E51" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="F51" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G51" s="40"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="40"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40"/>
+      <c r="L51" s="40"/>
+      <c r="M51" s="40"/>
+      <c r="N51" s="40"/>
+      <c r="O51" s="40"/>
+      <c r="P51" s="40"/>
+      <c r="Q51" s="58" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="47">
+        <v>46</v>
+      </c>
+      <c r="B52" s="47"/>
+      <c r="C52" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="D52" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="E52" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="F52" s="48" t="s">
+        <v>95</v>
+      </c>
+      <c r="G52" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="45" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" s="38" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A53" s="47">
+        <v>47</v>
+      </c>
+      <c r="B53" s="47"/>
+      <c r="C53" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="D53" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="E53" s="45" t="s">
+        <v>345</v>
+      </c>
+      <c r="F53" s="48" t="s">
+        <v>95</v>
+      </c>
+      <c r="G53" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="H53" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="I53" s="45" t="s">
+        <v>346</v>
+      </c>
+      <c r="J53" s="45" t="s">
+        <v>170</v>
+      </c>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="45"/>
+      <c r="Q53" s="45" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="165" x14ac:dyDescent="0.25">
+      <c r="A54" s="31">
+        <v>48</v>
+      </c>
+      <c r="B54" s="31"/>
+      <c r="C54" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" s="32" t="s">
+        <v>275</v>
+      </c>
+      <c r="E54" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="F54" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="H54" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="I54" s="31" t="s">
+        <v>168</v>
+      </c>
+      <c r="J54" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="K54" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L54" s="31" t="s">
+        <v>169</v>
+      </c>
+      <c r="M54" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="N54" s="31" t="s">
+        <v>215</v>
+      </c>
+      <c r="O54" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="P54" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q54" s="31" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" s="38" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A55" s="36">
+        <v>49</v>
+      </c>
+      <c r="B55" s="36"/>
+      <c r="C55" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D55" s="36" t="s">
+        <v>269</v>
+      </c>
+      <c r="E55" s="36" t="s">
+        <v>239</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>241</v>
+      </c>
+      <c r="G55" s="36" t="s">
+        <v>240</v>
+      </c>
+      <c r="H55" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="36" t="s">
+        <v>267</v>
+      </c>
+      <c r="J55" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="K55" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="L55" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="M55" s="36"/>
+      <c r="N55" s="36"/>
+      <c r="O55" s="36"/>
+      <c r="P55" s="36"/>
+      <c r="Q55" s="36" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="135" x14ac:dyDescent="0.25">
+      <c r="A56" s="24">
+        <v>50</v>
+      </c>
+      <c r="B56" s="24"/>
+      <c r="C56" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="E56" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="F56" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>350</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="I56" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="J56" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="K56" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="L56" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="M56" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="N56" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="O56" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P56" s="24" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q56" s="24" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A57" s="24">
+        <v>51</v>
+      </c>
+      <c r="B57" s="24"/>
+      <c r="C57" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="F57" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="J57" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="K57" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="L57" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="M57" s="24" t="s">
+        <v>361</v>
+      </c>
+      <c r="N57" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="O57" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P57" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q57" s="24"/>
+    </row>
+    <row r="58" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A58" s="24">
+        <v>52</v>
+      </c>
+      <c r="B58" s="24"/>
+      <c r="C58" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="F58" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="J58" s="24" t="s">
+        <v>365</v>
+      </c>
+      <c r="K58" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="L58" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="M58" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="N58" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="O58" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P58" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q58" s="24"/>
+    </row>
+    <row r="59" spans="1:17" s="38" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A59" s="36">
+        <v>53</v>
+      </c>
+      <c r="B59" s="36"/>
+      <c r="C59" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D59" s="36" t="s">
+        <v>271</v>
+      </c>
+      <c r="E59" s="36" t="s">
+        <v>246</v>
+      </c>
+      <c r="F59" s="37" t="s">
+        <v>403</v>
+      </c>
+      <c r="G59" s="36" t="s">
+        <v>369</v>
+      </c>
+      <c r="H59" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="36" t="s">
+        <v>370</v>
+      </c>
+      <c r="J59" s="36" t="s">
+        <v>371</v>
+      </c>
+      <c r="K59" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="L59" s="36" t="s">
+        <v>372</v>
+      </c>
+      <c r="M59" s="36" t="s">
+        <v>373</v>
+      </c>
+      <c r="N59" s="36" t="s">
+        <v>374</v>
+      </c>
+      <c r="O59" s="36"/>
+      <c r="P59" s="36"/>
+      <c r="Q59" s="36"/>
+    </row>
+    <row r="60" spans="1:17" s="38" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="45">
+        <v>54</v>
+      </c>
+      <c r="B60" s="45"/>
+      <c r="C60" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="D60" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="E60" s="45" t="s">
+        <v>247</v>
+      </c>
+      <c r="F60" s="48" t="s">
+        <v>340</v>
+      </c>
+      <c r="G60" s="45"/>
+      <c r="H60" s="45" t="s">
+        <v>389</v>
+      </c>
+      <c r="I60" s="45"/>
+      <c r="J60" s="45"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="45"/>
+      <c r="Q60" s="45"/>
+    </row>
+    <row r="61" spans="1:17" ht="105" x14ac:dyDescent="0.25">
+      <c r="A61" s="36">
+        <v>55</v>
+      </c>
+      <c r="B61" s="36"/>
+      <c r="C61" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D61" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="E61" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="F61" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="G61" s="20" t="s">
+        <v>375</v>
+      </c>
+      <c r="H61" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="I61" s="20" t="s">
+        <v>376</v>
+      </c>
+      <c r="J61" s="20" t="s">
+        <v>377</v>
+      </c>
+      <c r="K61" s="20" t="s">
+        <v>378</v>
+      </c>
+      <c r="L61" s="20" t="s">
+        <v>379</v>
+      </c>
+      <c r="M61" s="20" t="s">
+        <v>380</v>
+      </c>
+      <c r="N61" s="20" t="s">
+        <v>381</v>
+      </c>
+      <c r="O61" s="20"/>
+      <c r="P61" s="20"/>
+      <c r="Q61" s="20"/>
+    </row>
+    <row r="62" spans="1:17" s="38" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="45">
+        <v>56</v>
+      </c>
+      <c r="B62" s="45"/>
+      <c r="C62" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="D62" s="45" t="s">
+        <v>273</v>
+      </c>
+      <c r="E62" s="45" t="s">
         <v>249</v>
       </c>
-      <c r="B1" s="56"/>
-[...16 lines deleted...]
-      <c r="A2" s="57" t="s">
+      <c r="F62" s="48" t="s">
+        <v>404</v>
+      </c>
+      <c r="G62" s="45"/>
+      <c r="H62" s="45"/>
+      <c r="I62" s="45"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="45"/>
+      <c r="L62" s="45"/>
+      <c r="M62" s="45"/>
+      <c r="N62" s="45"/>
+      <c r="O62" s="45"/>
+      <c r="P62" s="45"/>
+      <c r="Q62" s="45"/>
+    </row>
+    <row r="63" spans="1:17" s="38" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A63" s="36">
+        <v>57</v>
+      </c>
+      <c r="B63" s="36"/>
+      <c r="C63" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="D63" s="36" t="s">
+        <v>274</v>
+      </c>
+      <c r="E63" s="36" t="s">
         <v>250</v>
       </c>
-      <c r="B2" s="57"/>
-[...90 lines deleted...]
-      <c r="I4" s="20" t="s">
+      <c r="F63" s="37" t="s">
+        <v>382</v>
+      </c>
+      <c r="G63" s="36" t="s">
+        <v>383</v>
+      </c>
+      <c r="H63" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="36" t="s">
+        <v>384</v>
+      </c>
+      <c r="J63" s="50" t="s">
+        <v>386</v>
+      </c>
+      <c r="K63" s="36" t="s">
+        <v>385</v>
+      </c>
+      <c r="L63" s="36" t="s">
+        <v>387</v>
+      </c>
+      <c r="M63" s="36" t="s">
+        <v>388</v>
+      </c>
+      <c r="N63" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="O63" s="36"/>
+      <c r="P63" s="36"/>
+      <c r="Q63" s="36"/>
+    </row>
+    <row r="64" spans="1:17" ht="75" x14ac:dyDescent="0.25">
+      <c r="A64" s="24">
+        <v>58</v>
+      </c>
+      <c r="B64" s="24"/>
+      <c r="C64" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D64" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="E64" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="F64" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>277</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>278</v>
+      </c>
+      <c r="I64" s="24" t="s">
+        <v>279</v>
+      </c>
+      <c r="J64" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="K64" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="J4" s="20" t="s">
-[...41 lines deleted...]
-      <c r="H5" s="2" t="s">
+      <c r="L64" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="M64" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="N64" s="24">
+        <v>2026</v>
+      </c>
+      <c r="O64" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P64" s="24" t="s">
         <v>159</v>
       </c>
-      <c r="I5" s="2" t="s">
-[...1740 lines deleted...]
-      <c r="P52" s="19"/>
+      <c r="Q64" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A2:P2"/>
+  <autoFilter ref="A4:Q4" xr:uid="{4D1BA1A0-E322-46A5-B185-44DB1C5E6D63}"/>
+  <mergeCells count="6">
+    <mergeCell ref="Q43:Q47"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="Q31:Q35"/>
+    <mergeCell ref="Q37:Q38"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="74" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="57" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="E4 E18 E28" numberStoredAsText="1"/>
-[...1 lines deleted...]
-    <ignoredError sqref="E22 E29:E34" twoDigitTextYear="1" numberStoredAsText="1"/>
+    <ignoredError sqref="F5 F19 F30" numberStoredAsText="1"/>
+    <ignoredError sqref="F12 F14 F16:F17 F22 F25:F26 F37 F40:F44" twoDigitTextYear="1"/>
+    <ignoredError sqref="F24 F31:F36" twoDigitTextYear="1" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>