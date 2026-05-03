--- v0 (2026-01-15)
+++ v1 (2026-05-03)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0053553A" w:rsidRDefault="00EE0F61" w:rsidP="0053553A">
+    <w:p w14:paraId="599AE1CE" w14:textId="77777777" w:rsidR="0053553A" w:rsidRDefault="00EE0F61" w:rsidP="0053553A">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BC01083" wp14:editId="4246516C">
             <wp:extent cx="2655552" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Grafik 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="GOE_Logo_Quer_Stiftung_Farbe_RGB_Schutzraum.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2695210" cy="609037"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053553A" w:rsidRDefault="0053553A" w:rsidP="0053553A"/>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="25D586E9" w14:textId="77777777" w:rsidR="0053553A" w:rsidRDefault="0053553A" w:rsidP="0053553A"/>
+    <w:p w14:paraId="0BA561C7" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Am *Einrichtung* der Georg-August-Universität Göttingen ist zum *TT.MM.JJJJ* die Stelle </w:t>
       </w:r>
       <w:r w:rsidR="00E318DE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>als</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00C40656" w:rsidP="00B200F1">
+    <w:p w14:paraId="62A4CD8E" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676EBE9D" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00C40656" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00B200F1">
         <w:rPr>
           <w:b/>
@@ -139,549 +139,548 @@
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>issenschaftliche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00E318DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B200F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mitarbeiter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00B200F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00F3049B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> (w/m/d)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="1E937ACF" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADB0EA6" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">am *** mit *** der regelmäßigen wöchentlichen Arbeitszeit (zzt. *** Stunden/Woche) befristet für die Dauer von *** Jahren / bis zum *** zu besetzen. Die Entgeltzahlung erfolgt nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Entgeltgruppe 13 TV-L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="60CDB9AA" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5893E9" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ihre Aufgaben</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRPr="007B5468" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="142F33BB" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRPr="007B5468" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitwirkung an den Lehrveranstaltungen gem. § 31 NHG und bei </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="71E0377D" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>den Leistungsprüfungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRPr="00F666C8" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="41BDBD35" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRPr="00F666C8" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mitarbeit im Forschungsschwerpunkt ***</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="27106B67" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF51D65" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ihr Profil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRPr="00445D5C" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="45757067" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRPr="00445D5C" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>besonders qualifizierte Promotion im Fach ***</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRPr="00445D5C" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="4565E88C" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRPr="00445D5C" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Forschungsschwerpunkt in ***</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="7197277C" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bereitschaft zur Mitwirkung am Aufbau eines Forschungsverbundes zum Thema ***</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="4ED2BE13" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>einschlägige Sprachkenntnisse in ***</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRPr="00445D5C" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="05D2CCD3" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRPr="00445D5C" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Lehr- und Publikationserfahrung </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="0308800A" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7824BAC0" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Stelle soll der Qualifizierung des wissenschaftlichen Nachwuchses dienen und bietet die Möglichkeit zur Habilitation. Die Stelle ist teilzeitgeeignet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRPr="00C509AC" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...12 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="341D3DA8" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRPr="00C509AC" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC3E800" w14:textId="06183BE6" w:rsidR="00B200F1" w:rsidRDefault="00407DA8" w:rsidP="00407DA8">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C509AC">
+      <w:r w:rsidRPr="00407DA8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Die Universität Göttingen strebt in den Bereichen, in denen Frauen unterrepräsentiert sind, eine Erhöhung des Frauenanteils an und fordert daher qualifizierte Frauen nachdrücklich zur Bewerbung auf. Sie versteht sich als familienfreundliche Hochschule und fördert die Vereinbarkeit von Wissenschaft/Beruf und Familie. Die Universität hat sich zum Ziel gesetzt, mehr schwerbehinderte Menschen zu beschäftigen. Bewerbungen Schwerbehinderter erhalten bei gleicher Qualifikation den Vorzug.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+        <w:t>Die Universität Göttingen strebt in den Bereichen, in denen Frauen unterrepräsentiert sind, eine Erhöhung des Frauenanteils an und fordert daher qualifizierte Frauen nachdrücklich zur Bewerbung auf. Sie versteht sich zudem als familienfreundliche Hochschule und fördert die Vereinbarkeit von Wissenschaft/Beruf und Familie. Der beruflichen Teilhabe von schwerbehinderten Beschäftigten sieht sich die Universität in besondere Weise verpflichtet und begrüßt deshalb Bewerbungen schwerbehinderter Menschen. Bei gleicher Qualifikation erhalten Bewerbungen von Menschen mit Schwerbehinderung den Vorzug. Eine Behinderung bzw. Gleichstellung ist zur Wahrung der Interessen bereits in die Bewerbung aufzunehmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF12D87" w14:textId="77777777" w:rsidR="00407DA8" w:rsidRPr="00C509AC" w:rsidRDefault="00407DA8" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA80284" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C509AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bewerbungen mit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> den üblichen Unterlagen </w:t>
       </w:r>
       <w:r>
@@ -689,164 +688,164 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>werden bis zum *</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TT.MM.JJJJ*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="34757CD6" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>innerhalb von</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> drei Wochen nach Erscheinen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="008C4C66" w:rsidP="00B200F1">
+    <w:p w14:paraId="1A42F363" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="008C4C66" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E4D00E" wp14:editId="720E9AE6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EAE825D" wp14:editId="27CBF35E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>107036</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1697126" cy="950976"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Textfeld 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1697126" cy="950976"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B200F1" w:rsidRDefault="008C4C66" w:rsidP="00B200F1">
+                          <w:p w14:paraId="0E60C33A" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="008C4C66" w:rsidP="00B200F1">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:eastAsia="de-DE"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07841458" wp14:editId="710D2BCA">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF6196F" wp14:editId="5F3A815A">
                                   <wp:extent cx="1330522" cy="563270"/>
                                   <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
                                   <wp:docPr id="19" name="Grafik 4"/>
                                   <wp:cNvGraphicFramePr/>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="4" name="Grafik 4"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId5" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
@@ -960,205 +959,214 @@
       </w:r>
       <w:r w:rsidR="00B200F1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>gern auch in elektronischer Form, erbeten</w:t>
       </w:r>
       <w:r w:rsidR="00B200F1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B200F1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="157FE80C" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Georg-August-Universität Göttingen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*Einrichtung*,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="66F5C7FC" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Str./Haus-Nr.*,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="014269"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> *PLZ* Göttingen, E-Mail: ***.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="7E05EE27" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+    <w:p w14:paraId="448E45AE" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Für Rückfragen steht Ihnen Frau/Herr ***</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
-[...16 lines deleted...]
-    <w:p w:rsidR="008C4C66" w:rsidRPr="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
+    <w:p w14:paraId="2113F343" w14:textId="77777777" w:rsidR="00B200F1" w:rsidRDefault="00B200F1" w:rsidP="00B200F1">
+      <w:pPr>
+        <w:pStyle w:val="EinfacherAbsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Telefon:*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>**, E-Mail: *** zur Verfügung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15681D05" w14:textId="77777777" w:rsidR="008C4C66" w:rsidRPr="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C4C66" w:rsidRPr="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
+    <w:p w14:paraId="562E0DD3" w14:textId="77777777" w:rsidR="008C4C66" w:rsidRPr="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Hinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4C66" w:rsidRPr="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
+    <w:p w14:paraId="3FD53CA8" w14:textId="77777777" w:rsidR="008C4C66" w:rsidRPr="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Wir weisen darauf hin, dass die Einreichung der Bewerbung eine datenschutzrechtliche Einwilligung in die Verarbeitung Ihrer Bewerberdaten durch uns darstellt. Näheres zur Rechtsgrundlage und Datenverwendung finden </w:t>
       </w:r>
       <w:r w:rsidR="00E83D80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1177,128 +1185,131 @@
         <w:t>: Hinweisblatt zur Datenschutzgrundverordnung (DSGVO)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="008C4C66">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uni-goettingen.de/hinweisdsgvo </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
+    <w:p w14:paraId="7284CD2C" w14:textId="77777777" w:rsidR="008C4C66" w:rsidRDefault="008C4C66" w:rsidP="008C4C66">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C4C66" w:rsidSect="0053553A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0053553A"/>
     <w:rsid w:val="00024D4C"/>
     <w:rsid w:val="00037E24"/>
     <w:rsid w:val="00046A59"/>
     <w:rsid w:val="00081807"/>
     <w:rsid w:val="000A667E"/>
     <w:rsid w:val="001863E1"/>
     <w:rsid w:val="00190112"/>
     <w:rsid w:val="00192909"/>
+    <w:rsid w:val="0026673B"/>
     <w:rsid w:val="002B2990"/>
     <w:rsid w:val="002F70E3"/>
+    <w:rsid w:val="00407DA8"/>
     <w:rsid w:val="00424AC1"/>
     <w:rsid w:val="0044431C"/>
     <w:rsid w:val="0044609B"/>
     <w:rsid w:val="00484411"/>
     <w:rsid w:val="004B3831"/>
     <w:rsid w:val="005132D9"/>
     <w:rsid w:val="0053553A"/>
     <w:rsid w:val="005A31B3"/>
     <w:rsid w:val="005A71B4"/>
     <w:rsid w:val="005C6200"/>
     <w:rsid w:val="006533CD"/>
     <w:rsid w:val="00676959"/>
     <w:rsid w:val="00696F07"/>
     <w:rsid w:val="006A7E53"/>
     <w:rsid w:val="006E08C6"/>
     <w:rsid w:val="006E19EF"/>
     <w:rsid w:val="00721082"/>
     <w:rsid w:val="007B0963"/>
     <w:rsid w:val="00820ED7"/>
     <w:rsid w:val="008547D0"/>
     <w:rsid w:val="00882906"/>
     <w:rsid w:val="008C4C66"/>
     <w:rsid w:val="00A309F5"/>
     <w:rsid w:val="00B047CE"/>
     <w:rsid w:val="00B161EE"/>
@@ -1327,74 +1338,74 @@
     <w:rsid w:val="00F6097E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45114002"/>
+  <w14:docId w14:val="144941EC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C492D74-89FF-4C76-88EE-9163B877F20D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1722,50 +1733,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0053553A"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1809,51 +1825,51 @@
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C4C66"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="306595217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/hinweisdsgvo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2097,72 +2113,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>288</Words>
-  <Characters>1819</Characters>
+  <Words>318</Words>
+  <Characters>2006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Georg-August-Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2103</CharactersWithSpaces>
+  <CharactersWithSpaces>2320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mueffeler, Vera (ZVW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>