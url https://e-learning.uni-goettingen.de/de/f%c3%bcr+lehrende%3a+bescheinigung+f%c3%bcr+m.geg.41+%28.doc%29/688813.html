--- v0 (2026-02-01)
+++ v1 (2026-09-07)
@@ -1,122 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0075664C" w:rsidRDefault="00230702">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="058DDEF5" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="00230702">
       <w:r w:rsidRPr="007E5F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="684A86C4" wp14:editId="0E21016C">
             <wp:extent cx="2941320" cy="525780"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Bild 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bild 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2941320" cy="525780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0075664C" w:rsidRDefault="00230702">
+    <w:p w14:paraId="2EAF00F9" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
+    <w:p w14:paraId="0AC50B21" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
+    <w:p w14:paraId="4448AD15" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
+    <w:p w14:paraId="3324CC08" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="00230702">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="23403526" wp14:editId="7143AD05">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1485265</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2971800" cy="312420"/>
                 <wp:effectExtent l="4445" t="0" r="0" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2971800" cy="312420"/>
                         </a:xfrm>
@@ -127,354 +125,444 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+                          <w:p w14:paraId="7C93ED41" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003455B0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Geographisches Institut</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003455B0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Goldschmidtstr. 5, 37077 Göttingen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003455B0" w:rsidRPr="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+                          <w:p w14:paraId="5201BED6" w14:textId="77777777" w:rsidR="003455B0" w:rsidRPr="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
                             <w:pPr>
                               <w:pBdr>
                                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                               </w:pBdr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="23403526" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9pt;margin-top:116.95pt;width:234pt;height:24.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZOOOJtwIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjEewGFjZJlqSql&#10;FynpB3jBLFbBprZ3IY367x2bvSYvVVs/WMYzPnNm5jA3t0PboB1TmkuR4vAqwIiJQpZcbFL87Sn3&#10;5hhpQ0VJGylYip+ZxreL9+9u+i5hkaxlUzKFAETopO9SXBvTJb6vi5q1VF/JjgkwVlK11MCn2vil&#10;oj2gt40fBcHU76UqOyULpjXcZqMRLxx+VbHCfKkqzQxqUgzcjNuV29d29xc3NNko2tW82NOgf8Gi&#10;pVxA0CNURg1FW8XfQLW8UFLLylwVsvVlVfGCuRwgmzB4lc1jTTvmcoHi6O5YJv3/YIvPu68K8TLF&#10;1xgJ2kKLnthg0L0c0MxWp+90Ak6PHbiZAa6hyy5T3T3I4rtGQi5rKjbsTinZ14yWwC60L/2zpyOO&#10;tiDr/pMsIQzdGumAhkq1tnRQDATo0KXnY2cslQIuo3gWzgMwFWC7DiMSudb5NDm87pQ2H5hskT2k&#10;WEHnHTrdPWhj2dDk4GKDCZnzpnHdb8TFBTiONxAbnlqbZeGa+RIH8Wq+mhOPRNOVR4Is8+7yJfGm&#10;eTibZNfZcpmFv2zckCQ1L0smbJiDsELyZ43bS3yUxFFaWja8tHCWklab9bJRaEdB2LlbruZgObn5&#10;lzRcESCXVylBNYP7KPby6XzmkZxMvHgWzL0gjO/jaUBikuWXKT1wwf49JdSnOJ5Ek1FMJ9Kvcgvc&#10;epsbTVpuYHQ0vE0xSAOWdaKJleBKlO5sKG/G81kpLP1TKaDdh0Y7wVqNjmo1w3oAFKvitSyfQbpK&#10;grJAhDDv4FBL9ROjHmZHivWPLVUMo+ajAPnHISF22LgPMpmBWJE6t6zPLVQUAJVig9F4XJpxQG07&#10;xTc1RBp/OCHv4JepuFPzidX+R4P54JLazzI7gM6/nddp4i5+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;8clxGd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcWvtNC1KQ5yqAnEF&#10;UX4kbm68TaLG6yh2m/D2LCc47uxo5ptiN7lOXHEIrScNyVKBQKq8banW8P72tMhAhGjIms4TavjG&#10;ALtydlOY3PqRXvF6iLXgEAq50dDE2OdShqpBZ8LS90j8O/nBmcjnUEs7mJHDXSdXSt1JZ1rihsb0&#10;+NBgdT5cnIaP59PX51q91I9u049+UpLcVmp9O5/29yAiTvHPDL/4jA4lMx39hWwQnYZFkvGWqGGV&#10;plsQ7FhvFCtHVrI0AVkW8v+G8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZOOOJtwIA&#10;ALkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDxyXEZ&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAABEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9pt;margin-top:116.95pt;width:234pt;height:24.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnycXk8gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6Qreo6TQ2DSGN&#10;gbTxA66O01gkPnN2m5Rfz9npSoE3xItl350/f99359X12Hdir8kbtJUsZrkU2iqsjd1W8uvz/ZtL&#10;KXwAW0OHVlfyoL28Xr9+tRpcqefYYldrEgxifTm4SrYhuDLLvGp1D36GTltONkg9BD7SNqsJBkbv&#10;u2ye5++yAal2hEp7z9G7KSnXCb9ptAqfm8brILpKMreQVkrrJq7ZegXllsC1Rh1pwD+w6MFYfvQE&#10;dQcBxI7MX1C9UYQemzBT2GfYNEbppIHVFPkfap5acDppYXO8O9nk/x+setx/IWHqSl5IYaHnFj3r&#10;MYj3OIpldGdwvuSiJ8dlYeQwdzkp9e4B1TcvLN62YLf6hgiHVkPN7Ip4Mzu7OuH4CLIZPmHNz8Au&#10;YAIaG+qjdWyGYHTu0uHUmUhFcXB+tSwuc04pzl0U88U8tS6D8uW2Ix8+aOxF3FSSuPMJHfYPPkQ2&#10;UL6UxMcs3puuS93v7G8BLoyRxD4SnqiHcTMe3dhgfWAdhNMw8fDzpkX6IcXAg1RJ/30HpKXoPlr2&#10;4qpYLOLkpcPi7ZKZCzrPbM4zYBVDVTJIMW1vwzStO0dm2/JLk/sWb9i/xiRp0eiJ1ZE3D0tSfBzs&#10;OI3n51T16/utfwIAAP//AwBQSwMEFAAGAAgAAAAhAPHJcRnfAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IfQdrK3Fr7TQtSkOcqgJxBVF+JG5uvE2ixusodpvw9iwnOO7saOabYje5&#10;TlxxCK0nDclSgUCqvG2p1vD+9rTIQIRoyJrOE2r4xgC7cnZTmNz6kV7xeoi14BAKudHQxNjnUoaq&#10;QWfC0vdI/Dv5wZnI51BLO5iRw10nV0rdSWda4obG9PjQYHU+XJyGj+fT1+davdSPbtOPflKS3FZq&#10;fTuf9vcgIk7xzwy/+IwOJTMd/YVsEJ2GRZLxlqhhlaZbEOxYbxQrR1ayNAFZFvL/hvIHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ8nF5PIBAADGAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8clxGd8AAAALAQAADwAAAAAAAAAAAAAAAABMBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+                    <w:p w14:paraId="7C93ED41" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003455B0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Geographisches Institut</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003455B0">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Goldschmidtstr. 5, 37077 Göttingen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003455B0" w:rsidRPr="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+                    <w:p w14:paraId="5201BED6" w14:textId="77777777" w:rsidR="003455B0" w:rsidRPr="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
                       <w:pPr>
                         <w:pBdr>
                           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                         </w:pBdr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00910155" w:rsidRDefault="00910155" w:rsidP="0075664C">
+    <w:p w14:paraId="25B41ABC" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
+    <w:p w14:paraId="0972713F" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C"/>
+    <w:p w14:paraId="066F344A" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0"/>
+    <w:p w14:paraId="7335A969" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0"/>
+    <w:p w14:paraId="6CB119A0" w14:textId="77777777" w:rsidR="00910155" w:rsidRDefault="00910155" w:rsidP="0075664C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bescheinigung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00910155" w:rsidRDefault="00C81D6A" w:rsidP="0075664C">
+    <w:p w14:paraId="61311253" w14:textId="77777777" w:rsidR="00910155" w:rsidRDefault="00C81D6A" w:rsidP="0075664C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">über </w:t>
       </w:r>
       <w:r w:rsidR="00910155">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>das Modul</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="007C037A" w:rsidP="0075664C">
+    <w:p w14:paraId="3298D617" w14:textId="300CF894" w:rsidR="003455B0" w:rsidRDefault="007C037A" w:rsidP="0075664C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>M.Geg.41</w:t>
       </w:r>
       <w:r w:rsidR="007E43F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Berufspraktikum für Masterstudierende</w:t>
       </w:r>
       <w:r w:rsidR="007E43F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="0075664C">
+      <w:r w:rsidR="002D6D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 Wo.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4734C927" w14:textId="6E5821D3" w:rsidR="009018FF" w:rsidRPr="009018FF" w:rsidRDefault="009018FF" w:rsidP="0075664C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+      <w:r w:rsidRPr="009018FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563E655F" w14:textId="515040DF" w:rsidR="009018FF" w:rsidRDefault="009018FF" w:rsidP="009018FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>M.Geg.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Berufspraktikum für Masterstudierende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6 Wochen)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5A0553" w14:textId="1CE1A495" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="0075664C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148B1A3F" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="377A953D" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRPr="00B24581" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="74BC2165" w14:textId="573D7A1D" w:rsidR="003455B0" w:rsidRPr="00B24581" w:rsidRDefault="00CA5925" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Herr/Frau </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Studierende*r</w:t>
+      </w:r>
+      <w:r w:rsidR="003455B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003455B0">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003455B0">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B24581">
+      <w:r w:rsidR="003455B0" w:rsidRPr="00B24581">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRPr="00B24581" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="705A1088" w14:textId="77777777" w:rsidR="003455B0" w:rsidRPr="00B24581" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Matrikel-Nummer </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B24581">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="4A392086" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">hat im </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SoSe/WiSe X</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C037A" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="0CA19CE9" w14:textId="67D5555F" w:rsidR="007C037A" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">im Studiengang </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003455B0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Geographie</w:t>
       </w:r>
       <w:r w:rsidR="001B2603">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>: Ressourcenanalyse und -management (M.Sc.</w:t>
       </w:r>
       <w:r w:rsidR="007E43F8">
@@ -498,266 +586,522 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C037A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Wahlpflicht</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">modul </w:t>
       </w:r>
       <w:r w:rsidR="007C037A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">im Schlüsselkompetenzbereich </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E43F8" w:rsidRPr="007E43F8" w:rsidRDefault="007C037A" w:rsidP="007C037A">
+    <w:p w14:paraId="40C9F009" w14:textId="685827A2" w:rsidR="009018FF" w:rsidRDefault="002D6D4D" w:rsidP="009018FF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+      <w:r w:rsidRPr="00451F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D69DA14" wp14:editId="2214FB83">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-130175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>289560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1112520" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1112520" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="756B4539" w14:textId="09B8BD9D" w:rsidR="00451F3E" w:rsidRDefault="002D6D4D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0084037F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(Zutreffendes</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F4EDAD3" w14:textId="001DAD0B" w:rsidR="002D6D4D" w:rsidRDefault="002D6D4D">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ankreuzen)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5D69DA14" id="Textfeld 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.25pt;margin-top:22.8pt;width:87.6pt;height:110.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt/yduIgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCpBcjTtGlyzCg&#10;6wa0+wBFkmNhkqhJSuzu60fJaZptb8P8IJAmeUgeksub0WhykD4osC2tZiUl0nIQyu5a+u1p8+6K&#10;khCZFUyDlS19loHerN6+WQ6ukTX0oIX0BEFsaAbX0j5G1xRF4L00LMzASYvGDrxhEVW/K4RnA6Ib&#10;XdRleVEM4IXzwGUI+PduMtJVxu86yeOXrgsyEt1SrC3m1+d3m95itWTNzjPXK34sg/1DFYYpi0lP&#10;UHcsMrL36i8oo7iHAF2ccTAFdJ3iMveA3VTlH9089szJ3AuSE9yJpvD/YPnD4asnSrS0ri4psczg&#10;kJ7kGDupBakTP4MLDbo9OnSM43sYcc651+DugX8PxMK6Z3Ynb72HoZdMYH1ViizOQieckEC2w2cQ&#10;mIbtI2SgsfMmkYd0EETHOT2fZoOlEJ5SVlW9qNHE0VbNy/kFKikHa17CnQ/xowRDktBSj8PP8Oxw&#10;H+Lk+uKSsgXQSmyU1lnxu+1ae3JguCib/B3Rf3PTlgwtvV7Ui4xsIcUjNGuMirjIWpmWXpXpS+Gs&#10;SXR8sCLLkSk9yVi0tkd+EiUTOXHcjtMoUmzibgviGQnzMO0t3hkKPfiflAy4sy0NP/bMS0r0J4uk&#10;X1fzeVryrMwXl4kuf27ZnluY5QjV0kjJJK5jPoxMh7vF4WxUpu21kmPJuIuZ+OPdpGU/17PX63Wv&#10;fgEAAP//AwBQSwMEFAAGAAgAAAAhAJP2vZXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNxah6gJVRqnqqi4cECiRYKjG2/iqPHast00/D3uCY6reZp5W29nM7IJfRgsCXha&#10;ZsCQWqsG6gV8Hl8Xa2AhSlJytIQCfjDAtrm/q2Wl7JU+cDrEnqUSCpUUoGN0Feeh1WhkWFqHlLLO&#10;eiNjOn3PlZfXVG5GnmdZyY0cKC1o6fBFY3s+XIyAL6MHtffv350ap/1btyvc7J0Qjw/zbgMs4hz/&#10;YLjpJ3VoktPJXkgFNgpY5FmRUAGrogR2A4rVM7CTgLws18Cbmv9/ofkFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA7f8nbiICAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAk/a9ld8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="756B4539" w14:textId="09B8BD9D" w:rsidR="00451F3E" w:rsidRDefault="002D6D4D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0084037F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(Zutreffendes</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F4EDAD3" w14:textId="001DAD0B" w:rsidR="002D6D4D" w:rsidRDefault="002D6D4D">
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ankreuzen)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009018FF" w:rsidRPr="00473A8D">
+        <w:t>das</w:t>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:t xml:space="preserve"> Modul:</w:t>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Kontrollkästchen1"/>
+      <w:r w:rsidR="009018FF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009018FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009018FF" w:rsidRPr="009018FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>M.Geg.41 „Berufspraktikum für Masterstudierende“</w:t>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6 C) [</w:t>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009018FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wo. Praktikum]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BDF1E5" w14:textId="76B0AE33" w:rsidR="009018FF" w:rsidRDefault="009018FF" w:rsidP="009018FF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084037F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Kontrollkästchen2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009018FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>M.Geg.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009018FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Berufspraktikum für Masterstudierende“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C) [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Wo. Praktikum]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F00F4F" w14:textId="1B9308F3" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>mit Erfolg absolviert.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="79881320" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD5176" w:rsidRDefault="00C81D6A" w:rsidP="003455B0">
+    <w:p w14:paraId="7452B320" w14:textId="77777777" w:rsidR="00BD5176" w:rsidRDefault="00C81D6A" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Das</w:t>
       </w:r>
       <w:r w:rsidR="000441BE">
         <w:t>/die</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> von der Studentin / dem Studenten absolvierte</w:t>
       </w:r>
       <w:r w:rsidR="000441BE">
         <w:t>/n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Praktikum</w:t>
       </w:r>
       <w:r w:rsidR="000441BE">
         <w:t>/Praktika</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dauerte</w:t>
       </w:r>
       <w:r w:rsidR="000441BE">
         <w:t>/n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000441BE">
         <w:t xml:space="preserve">insgesamt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mindestens </w:t>
       </w:r>
       <w:r w:rsidR="001B2603">
         <w:t>drei</w:t>
       </w:r>
       <w:r w:rsidR="00BD5176">
         <w:t xml:space="preserve"> Wochen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRPr="007E43F8" w:rsidRDefault="000441BE" w:rsidP="003455B0">
+    <w:p w14:paraId="23AEC03F" w14:textId="77777777" w:rsidR="003455B0" w:rsidRPr="007E43F8" w:rsidRDefault="000441BE" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Das</w:t>
       </w:r>
       <w:r w:rsidR="00BD5176">
         <w:t xml:space="preserve"> Praktikumszeugnis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> / die Praktikumszeugnisse</w:t>
       </w:r>
       <w:r w:rsidR="00BD5176">
         <w:t xml:space="preserve"> bzw.</w:t>
       </w:r>
       <w:r w:rsidR="00C81D6A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>die</w:t>
       </w:r>
       <w:r w:rsidR="00C81D6A">
         <w:t xml:space="preserve"> Praktikums</w:t>
       </w:r>
       <w:r w:rsidR="003E372A">
         <w:t>bescheinigung</w:t>
       </w:r>
       <w:r>
         <w:t>/en</w:t>
       </w:r>
       <w:r w:rsidR="003E372A">
         <w:t xml:space="preserve"> sowie ein Arbeitsbericht wurden mir vorgelegt.</w:t>
       </w:r>
       <w:r w:rsidR="003455B0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="021200D7" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="07B6E451" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Siegel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="0E61B15A" w14:textId="77777777" w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
       <w:r>
         <w:t>Göttingen, den TT.MM.JJJJ</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">    ..............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003455B0" w:rsidRDefault="003455B0" w:rsidP="003455B0">
+    <w:p w14:paraId="5022F62A" w14:textId="72CB2106" w:rsidR="0075664C" w:rsidRPr="002D6D4D" w:rsidRDefault="003455B0" w:rsidP="002D6D4D">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>(Dozent/in X)</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0075664C">
+      <w:r w:rsidR="00230702" w:rsidRPr="0075664C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C519E30" wp14:editId="722E7D90">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3543300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>683895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2400300" cy="571500"/>
                 <wp:effectExtent l="4445" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2400300" cy="571500"/>
                         </a:xfrm>
@@ -768,275 +1112,325 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
+                          <w:p w14:paraId="17CC06D5" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0075664C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Geographisches Institut</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0075664C" w:rsidRPr="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
+                          <w:p w14:paraId="092EDEB1" w14:textId="77777777" w:rsidR="0075664C" w:rsidRPr="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:279pt;margin-top:53.85pt;width:189pt;height:45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAae4HPtgIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTRJQSdWGME3q&#10;XqR2P8ABE6yBzWwn0E377zubJE1bTZq28QHZvvNz99w9vqvrsWvRninNpchweBFgxEQpKy62Gf7y&#10;UHgLjLShoqKtFCzDj0zj6+XbN1dDn7JINrKtmEIAInQ69BlujOlT39dlwzqqL2TPBBhrqTpqYKu2&#10;fqXoAOhd60dBMPMHqapeyZJpDaf5ZMRLh1/XrDSf6lozg9oMQ27G/ZX7b+zfX17RdKto3/DykAb9&#10;iyw6ygUEPUHl1FC0U/wVVMdLJbWszUUpO1/WNS+Z4wBswuAFm/uG9sxxgeLo/lQm/f9gy4/7zwrx&#10;KsMRRoJ20KIHNhp0K0dEbHWGXqfgdN+DmxnhGLrsmOr+TpZfNRJy1VCxZTdKyaFhtILsQnvTP7s6&#10;4WgLshk+yArC0J2RDmisVWdLB8VAgA5dejx1xqZSwmFEguAyAFMJtngexrC2IWh6vN0rbd4x2SG7&#10;yLCCzjt0ur/TZnI9uthgQha8beGcpq14dgCY0wnEhqvWZrNwzfyRBMl6sV4Qj0SztUeCPPduihXx&#10;ZkU4j/PLfLXKw582bkjShlcVEzbMUVgh+bPGHSQ+SeIkLS1bXlk4m5JW282qVWhPQdiF+w4FOXPz&#10;n6fh6gVcXlAKobi3UeIVs8XcIwWJvWQeLLwgTG6TWUASkhfPKd1xwf6dEhoynMRRPInpt9wC973m&#10;RtOOGxgdLe8yvDg50dRKcC0q11pDeTutz0ph038qBbT72GgnWKvRSa1m3IzuZTg1WzFvZPUIClYS&#10;BAZahLEHi0aq7xgNMEIyrL/tqGIYte8FvIIkJMTOHLch8TyCjTq3bM4tVJQAlWGD0bRcmWlO7XrF&#10;tw1Emt6dkDfwcmruRP2U1eG9wZhw3A4jzc6h873zehq8y18AAAD//wMAUEsDBBQABgAIAAAAIQBE&#10;EOoz3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UZtH2ibEqRCIK4jy&#10;kLht420SEa+j2G3Cv2c5wXFnRrPflJvZ9+pIY+wCW7hcGFDEdXAdNxbeXh8v1qBiQnbYByYL3xRh&#10;U52elFi4MPELHbepUVLCsUALbUpDoXWsW/IYF2EgFm8fRo9JzrHRbsRJyn2vr4xZao8dy4cWB7pv&#10;qf7aHryF96f958eNeW4efDZMYTaafa6tPT+b725BJZrTXxh+8QUdKmHahQO7qHoLWbaWLUkMs1qB&#10;kkR+vRRlJ0ouiq5K/X9D9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAae4HPtgIAAMAF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBEEOoz3QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAABAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="4C519E30" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:279pt;margin-top:53.85pt;width:189pt;height:45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhselS8wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOknUz4hRdiw4D&#10;ugvQ9gMYWY6F2aJGKbGzrx8lp2m2vg17ESiSOjyHpFaXY9+JvSZv0FaymOVSaKuwNnZbyceH2zfv&#10;pfABbA0dWl3Jg/bycv361WpwpZ5ji12tSTCI9eXgKtmG4Mos86rVPfgZOm052CD1EPhK26wmGBi9&#10;77J5nr/LBqTaESrtPXtvpqBcJ/ym0Sp8axqvg+gqydxCOimdm3hm6xWUWwLXGnWkAf/AogdjuegJ&#10;6gYCiB2ZF1C9UYQemzBT2GfYNEbppIHVFPlfau5bcDpp4eZ4d2qT/3+w6uv+OwlTV3IuhYWeR/Sg&#10;xyA+4igWsTuD8yUn3TtOCyO7ecpJqXd3qH54YfG6BbvVV0Q4tBpqZlfEl9nZ0wnHR5DN8AVrLgO7&#10;gAlobKiPreNmCEbnKR1Ok4lUFDvnizx/m3NIcWx5USzZjiWgfHrtyIdPGnsRjUoSTz6hw/7Ohyn1&#10;KSUWs3hruo79UHb2DwdjRk9iHwlP1MO4GVObkrSobIP1geUQTjvFf4CNFumXFAPvUyX9zx2QlqL7&#10;bLklH4rFIi5guiyWF3O+0Hlkcx4BqxiqkkGKybwO09LuHJlty5WmIVi84jY2Jil8ZnWkzzuTenTc&#10;77iU5/eU9fwL178BAAD//wMAUEsDBBQABgAIAAAAIQBEEOoz3QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9LT8MwEITvSPwHa5G4UZtH2ibEqRCIK4jykLht420SEa+j2G3Cv2c5wXFnRrPflJvZ&#10;9+pIY+wCW7hcGFDEdXAdNxbeXh8v1qBiQnbYByYL3xRhU52elFi4MPELHbepUVLCsUALbUpDoXWs&#10;W/IYF2EgFm8fRo9JzrHRbsRJyn2vr4xZao8dy4cWB7pvqf7aHryF96f958eNeW4efDZMYTaafa6t&#10;PT+b725BJZrTXxh+8QUdKmHahQO7qHoLWbaWLUkMs1qBkkR+vRRlJ0ouiq5K/X9D9QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBhselS8wEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBEEOoz3QAAAAsBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
+                    <w:p w14:paraId="17CC06D5" w14:textId="77777777" w:rsidR="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0075664C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Geographisches Institut</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0075664C" w:rsidRPr="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
+                    <w:p w14:paraId="092EDEB1" w14:textId="77777777" w:rsidR="0075664C" w:rsidRPr="0075664C" w:rsidRDefault="0075664C" w:rsidP="0075664C">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0075664C" w:rsidRPr="0075664C" w:rsidSect="0075664C">
+    <w:sectPr w:rsidR="0075664C" w:rsidRPr="002D6D4D" w:rsidSect="0075664C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1079" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0075664C"/>
     <w:rsid w:val="000441BE"/>
     <w:rsid w:val="001B2603"/>
     <w:rsid w:val="00230702"/>
+    <w:rsid w:val="002D6D4D"/>
     <w:rsid w:val="003455B0"/>
     <w:rsid w:val="003C2847"/>
     <w:rsid w:val="003E372A"/>
+    <w:rsid w:val="00451F3E"/>
     <w:rsid w:val="0075664C"/>
     <w:rsid w:val="007C037A"/>
     <w:rsid w:val="007E43F8"/>
     <w:rsid w:val="007E5F19"/>
+    <w:rsid w:val="009018FF"/>
     <w:rsid w:val="00910155"/>
     <w:rsid w:val="00A01B1D"/>
     <w:rsid w:val="00AB15C0"/>
+    <w:rsid w:val="00AF583F"/>
     <w:rsid w:val="00B24581"/>
     <w:rsid w:val="00BD5176"/>
     <w:rsid w:val="00C371FD"/>
     <w:rsid w:val="00C81D6A"/>
+    <w:rsid w:val="00CA5925"/>
     <w:rsid w:val="00D25032"/>
     <w:rsid w:val="00DC686A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2E5DE450"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9CC15D0A-0C67-4EF5-AAD8-9279CC0ABD7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1212,87 +1606,93 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -1557,68 +1957,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>96</Words>
-  <Characters>609</Characters>
+  <Characters>827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>uni-goettingen.de</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>704</CharactersWithSpaces>
+  <CharactersWithSpaces>922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rweber</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>