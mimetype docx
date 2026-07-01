--- v0 (2026-01-12)
+++ v1 (2026-07-01)
@@ -1,89 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="18E4D5C2" w14:textId="38B04B78" w:rsidR="008321E1" w:rsidRDefault="008321E1">
+    <w:p w14:paraId="72E0DB21" w14:textId="77777777" w:rsidR="00225FE5" w:rsidRDefault="00225FE5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C41D2E" wp14:editId="3E8F9849">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3861002E" wp14:editId="7C50C13E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>29183</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>114489</wp:posOffset>
+                  <wp:posOffset>128797</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6040634" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="17780" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Gerade Verbindung 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6040634" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:schemeClr val="bg1">
                               <a:lumMod val="50000"/>
                               <a:alpha val="47000"/>
                             </a:schemeClr>
                           </a:solidFill>
@@ -93,3452 +92,3119 @@
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="00924FC3" id="Gerade Verbindung 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="2.3pt,9pt" to="477.95pt,9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAB4QHh9wEAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdxw0EyzkkSC59&#13;&#10;GH3kTpNLiwBfIGnL/vsuKVlO2lOK+kCLuzuzO0NyfXcymhwhROVsS+ezmhKw3All9y399fPxwy0l&#13;&#10;MTErmHYWWnqGSO8279+te9/AwnVOCwgESWxset/SLiXfVFXkHRgWZ86DxaR0wbCE27CvRGA9shtd&#13;&#10;Lep6VfUuCB8chxgx+jAk6abwSwk8fZMyQiK6pThbKmso6y6v1WbNmn1gvlN8HIP9wxSGKYtNJ6oH&#13;&#10;lhg5BPUXlVE8uOhkmnFnKiel4lA0oJp5/YeaHx3zULSgOdFPNsX/R8u/HreBKNFSPCjLDB7REwQm&#13;&#10;gDxD2CkrDnZPbrNNvY8NVt/bbRh30W9D1nySweR/VENOxdrzZC2cEuEYXNXLevVxSQm/5Kor0IeY&#13;&#10;nsAZkj9aqpXNqlnDjp9jwmZYeinJYW1J39LFzbKuS1l0WolHpXVOlpsD9zqQI8Mz3+3npUYfzBcn&#13;&#10;hthNjb/h5Jn2HRuiy09jFLtNJKX3C37MaYvBbMYgv3yls4Zhsu8g0U0UPLSdiIYejHOwaZ57Fyas&#13;&#10;zjCJs0/AUVN+AFcZr4FjfYZCueNvAU+I0tnZNIGNsi4Mjr7unk6XkeVQf3Fg0J0t2DlxLhejWIOX&#13;&#10;tSgcH1Z+DS/3BX59/pvfAAAA//8DAFBLAwQUAAYACAAAACEAlC03qN8AAAAMAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPTU/DMAy9I/EfIiNxY+lQN61d04kPIcGBwbpx9xLTVjRJabKt/HuMOMDFkt+z&#13;&#10;30exGm0njjSE1jsF00kCgpz2pnW1gt324WoBIkR0BjvvSMEXBViV52cF5saf3IaOVawFi7iQo4Im&#13;&#10;xj6XMuiGLIaJ78kx9+4Hi5HXoZZmwBOL205eJ8lcWmwdOzTY011D+qM6WAVtpbef2foJb5M+fZk+&#13;&#10;v+rHt1QrdXkx3i953CxBRBrj3wf8dOD8UHKwvT84E0SnIJ3zIcMLrsV0NptlIPa/gCwL+b9E+Q0A&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAB4QHh9wEAAEYEAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCULTeo3wAAAAwBAAAPAAAAAAAAAAAAAAAA&#13;&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#13;&#10;" strokecolor="#7f7f7f [1612]" strokeweight="2pt">
+              <v:line w14:anchorId="715CE5F4" id="Gerade Verbindung 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="0,10.15pt" to="475.65pt,10.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAB4QHh9wEAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdxw0EyzkkSC59&#13;&#10;GH3kTpNLiwBfIGnL/vsuKVlO2lOK+kCLuzuzO0NyfXcymhwhROVsS+ezmhKw3All9y399fPxwy0l&#13;&#10;MTErmHYWWnqGSO8279+te9/AwnVOCwgESWxset/SLiXfVFXkHRgWZ86DxaR0wbCE27CvRGA9shtd&#13;&#10;Lep6VfUuCB8chxgx+jAk6abwSwk8fZMyQiK6pThbKmso6y6v1WbNmn1gvlN8HIP9wxSGKYtNJ6oH&#13;&#10;lhg5BPUXlVE8uOhkmnFnKiel4lA0oJp5/YeaHx3zULSgOdFPNsX/R8u/HreBKNFSPCjLDB7REwQm&#13;&#10;gDxD2CkrDnZPbrNNvY8NVt/bbRh30W9D1nySweR/VENOxdrzZC2cEuEYXNXLevVxSQm/5Kor0IeY&#13;&#10;nsAZkj9aqpXNqlnDjp9jwmZYeinJYW1J39LFzbKuS1l0WolHpXVOlpsD9zqQI8Mz3+3npUYfzBcn&#13;&#10;hthNjb/h5Jn2HRuiy09jFLtNJKX3C37MaYvBbMYgv3yls4Zhsu8g0U0UPLSdiIYejHOwaZ57Fyas&#13;&#10;zjCJs0/AUVN+AFcZr4FjfYZCueNvAU+I0tnZNIGNsi4Mjr7unk6XkeVQf3Fg0J0t2DlxLhejWIOX&#13;&#10;tSgcH1Z+DS/3BX59/pvfAAAA//8DAFBLAwQUAAYACAAAACEAeRqYh+AAAAALAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjSMdDWNZ34EBIc+FgH9ywxbUXjlCbbyr/HiANcLNuv&#13;&#10;/Pp9itXoO7HHIbaBNGQTBQLJBtdSreF1c3c2BxGTIWe6QKjhCyOsyuOjwuQuHGiN+yrVgk0o5kZD&#13;&#10;k1KfSxltg97ESeiRWHsPgzeJx6GWbjAHNvednCp1Kb1piT80psebBu1HtfMa2spuPhdPD+Za9bPn&#13;&#10;7PHF3r/NrNanJ+PtksvVEkTCMf1dwA8D54eSg23DjlwUnQamSRqm6hwEq4uLjJvt70KWhfzPUH4D&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAeEB4fcBAABGBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeRqYh+AAAAALAQAADwAAAAAAAAAAAAAA&#13;&#10;AABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#13;&#10;" strokecolor="#7f7f7f [1612]" strokeweight="2pt">
                 <v:stroke opacity="30840f" joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0666EE" w14:textId="1368DB43" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="005D29FE">
+    <w:p w14:paraId="37438876" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Application for</w:t>
+        <w:t xml:space="preserve">Antrag auf </w:t>
       </w:r>
-      <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Kontrollkästchen1"/>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>CIDAS-</w:t>
-[...9 lines deleted...]
-        <w:t>Membership</w:t>
+        <w:t>CIDAS-Mitgliedschaft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA792C0" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="34D6D9EE" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Kontrollkästchen2"/>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+      <w:r w:rsidR="00C62E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D29FE" w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Associated Membership</w:t>
-[...19 lines deleted...]
-        <w:t>Affiliation CIDAS</w:t>
+        <w:t>Assoziierte Mitgliedschaft/Angehörigkeit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB5A4DE" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="005D29FE" w:rsidP="00C62E54">
+    <w:p w14:paraId="317348BE" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A" w:rsidP="00C62E54">
       <w:pPr>
         <w:spacing w:before="360" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>To the board of the</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CIDAS</w:t>
+        <w:t>An den Vorstand des CIDAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2582BFAD" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="008B7F88" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="2EBA6D3A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7F88">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Georg-August-Universit</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Göttingen</w:t>
+        <w:t>Georg-August-Universität Göttingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24002066" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="008B7F88" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="40FD197F" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7F88">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Goldschmidtstr. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E7A6A6" w14:textId="111952B7" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="48C7E54B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7F88">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>37077 Göttingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1386EE61" w14:textId="6048EBDA" w:rsidR="007E5F9C" w:rsidRPr="009871BC" w:rsidRDefault="007E5F9C">
+    <w:p w14:paraId="37B44504" w14:textId="77777777" w:rsidR="003F791B" w:rsidRDefault="003F791B">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009871BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>cidas@uni-goettingen.de</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F0ED9E" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="009871BC" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="19C86AF8" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD8B2E5" w14:textId="3793D8F0" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="008B7F88">
+    <w:p w14:paraId="38BC6EA1" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Sponsored</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Eingeladen durch: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D53D5A1" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="2FECFBB8" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4437648B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="31818488" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C19076F" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="50C62235" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Vorname, Nachname, Abteilung/Einrichtung)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073EE620" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="5C1B2C0F" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130F00F7" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="19762F5E" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41A4C511" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="005D29FE">
+    <w:p w14:paraId="6603DC8C" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Details of the applicant</w:t>
+        <w:t>Angaben zur antragstellenden Person</w:t>
       </w:r>
-      <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69290600" w14:textId="27C131BC" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="005D29FE">
+    <w:p w14:paraId="3D30D7ED" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Fi</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">Vorname, Nachname:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D80C42" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00276C8B">
+    <w:p w14:paraId="15D87C9C" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Department</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Abteilung, Einrichtung: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5B2D26" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A" w:rsidP="00AF1C34">
+    <w:p w14:paraId="2D313A86" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A" w:rsidP="00AF1C34">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Ad</w:t>
-[...17 lines deleted...]
-        <w:t>ress:</w:t>
+        <w:t>Adresse:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DFD73B" w14:textId="77777777" w:rsidR="00AF1C34" w:rsidRPr="005D29FE" w:rsidRDefault="00AF1C34" w:rsidP="00AF1C34">
+    <w:p w14:paraId="549EF5F4" w14:textId="77777777" w:rsidR="00AF1C34" w:rsidRDefault="00AF1C34" w:rsidP="00AF1C34">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6650D6C3" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A" w:rsidP="00AF1C34">
+    <w:p w14:paraId="714E7238" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A" w:rsidP="00AF1C34">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464BD8FF" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00276C8B">
+    <w:p w14:paraId="6980D3B7" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Phone</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Telefon:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D08687" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="0E46F99C" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>E-Mail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C5C55A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="53E29F40" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4403"/>
+        <w:gridCol w:w="5592"/>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="1048"/>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="719"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00875D55" w:rsidRPr="005D29FE" w14:paraId="4A91756A" w14:textId="77777777">
+      <w:tr w:rsidR="00875D55" w14:paraId="4A08BA85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06310582" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="001E7B0C">
+          <w:p w14:paraId="38044254" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7F88">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Work contract longer than 6 months?</w:t>
+              <w:t xml:space="preserve">Laufzeit des Arbeitsvertrags länger als 6 Monate? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21AD10B7" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="16714F75" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Kontrollkästchen9"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0766F0B6" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="001E7B0C">
+          <w:p w14:paraId="14020529" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">Ja    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132D1A63" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="2C8CBE94" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Kontrollkästchen11"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4459F825" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="2E77EE96" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...8 lines deleted...]
-              <w:t>o</w:t>
+              <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00875D55" w:rsidRPr="005D29FE" w14:paraId="12FE5DF4" w14:textId="77777777">
+      <w:tr w:rsidR="00875D55" w14:paraId="732279F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49523268" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="001E7B0C">
+          <w:p w14:paraId="4BE86BD7" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7F88">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Working at least part-time (min. 50%)?</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Beschäftigungsumfang min. 50%-Stelle? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7164A3E2" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00C62E54">
+          <w:p w14:paraId="2E7DE3AF" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00C62E54">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Kontrollkästchen8"/>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="009B1B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="009B1B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="009B1B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF008B7" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="001E7B0C">
+          <w:p w14:paraId="2E947C7A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">Ja    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8B38CF" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="11782E3D" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Kontrollkästchen10"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0F3F5A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="4A928C70" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...8 lines deleted...]
-              <w:t>o</w:t>
+              <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43670FAA" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="0CAD7A9B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D0C52C" w14:textId="77777777" w:rsidR="00640040" w:rsidRPr="00640040" w:rsidRDefault="00640040" w:rsidP="00640040">
+    <w:p w14:paraId="7645549D" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
-        <w:widowControl/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640040">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Status group at the Georg-August-University: </w:t>
+        <w:t>Angabe zur Angehörigkeit der Statusgruppe an der Georg-August-Universität</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B290FB6" w14:textId="77777777" w:rsidR="00C62E54" w:rsidRPr="00640040" w:rsidRDefault="00640040" w:rsidP="00640040">
+    <w:p w14:paraId="5CCBEFBD" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A" w:rsidP="00C62E54">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640040">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>(A min. of 50% needs to be allocated to a certain status group)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Es liegt eine Beschäftigung mit Stellenanteil von min. 50% in der folgenden Statusgruppe vor.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514C9414" w14:textId="77777777" w:rsidR="00640040" w:rsidRPr="005D29FE" w:rsidRDefault="00640040" w:rsidP="00640040">
+    <w:p w14:paraId="16B9044C" w14:textId="77777777" w:rsidR="00C62E54" w:rsidRDefault="00C62E54" w:rsidP="00C62E54">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="5516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00875D55" w:rsidRPr="005D29FE" w14:paraId="0CE3356F" w14:textId="77777777" w:rsidTr="00C62E54">
+      <w:tr w:rsidR="00875D55" w14:paraId="38FA4614" w14:textId="77777777" w:rsidTr="00C62E54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D9B0BD" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00640040">
+          <w:p w14:paraId="52E69AE5" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>Hochschullehrergruppe</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A50E2">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175E049A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="73D12160" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Kontrollkästchen3"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00875D55" w:rsidRPr="005D29FE" w14:paraId="5DA5B0EC" w14:textId="77777777" w:rsidTr="00C62E54">
+      <w:tr w:rsidR="00875D55" w14:paraId="362C05C8" w14:textId="77777777" w:rsidTr="00C62E54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03859142" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00640040">
+          <w:p w14:paraId="745F3DD0" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Students</w:t>
+              <w:t>Studierendengruppe</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="362251B7" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="04D33885" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Kontrollkästchen4"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00875D55" w:rsidRPr="005D29FE" w14:paraId="598DC5B6" w14:textId="77777777" w:rsidTr="00C62E54">
+      <w:tr w:rsidR="00875D55" w14:paraId="3632D502" w14:textId="77777777" w:rsidTr="00C62E54">
         <w:trPr>
           <w:trHeight w:val="87"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3881269A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00640040">
+          <w:p w14:paraId="51E69DBA" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7F88">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Employees (e.g. Postdocs, lecturers)</w:t>
+              <w:t xml:space="preserve">Mitarbeitergruppe (wiss. MA., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>LfbA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB2A5C1" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="173DBAC5" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Kontrollkästchen5"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00875D55" w:rsidRPr="005D29FE" w14:paraId="11B62650" w14:textId="77777777" w:rsidTr="00C62E54">
+      <w:tr w:rsidR="00875D55" w14:paraId="288275C9" w14:textId="77777777" w:rsidTr="00C62E54">
         <w:trPr>
           <w:trHeight w:val="86"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE6C6D6" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00640040">
+          <w:p w14:paraId="57228577" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical and administrative </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>MTV-Gruppe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6666D2E9" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+          <w:p w14:paraId="62671AF8" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D29FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Kontrollkästchen6"/>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C62E54" w:rsidRPr="005D29FE">
+            <w:r w:rsidR="00C62E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13E89399" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
+    <w:p w14:paraId="2FED63C2" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A" w:rsidP="00225FE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mit der Aufnahme als Mitglied des CIDAS verpflichte ich mich, aktiv im CIDAS</w:t>
+      </w:r>
+      <w:r w:rsidR="0007562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einzubringen und in den Bereichen Lehre, Projekte und Außendarstellung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>mitzuwirken. Es gelten die jeweils gültigen Regelungen zur Mitgliedschaft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4118C4BF" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E40A0DC" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="00FB029A" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Beschreibung der verfolgten Ziele im und Beiträge zum CIDAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40681115" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="0007562F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>n der Lehre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73642187" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63671C25" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AFAB0F" w14:textId="77777777" w:rsidR="0007562F" w:rsidRDefault="0007562F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F421C57" w14:textId="77777777" w:rsidR="0007562F" w:rsidRDefault="0007562F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664610CB" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FF17C3" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3F496A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="0007562F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>urch Projekte-/Drittmitteleinbringung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF03C7A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4CED6A" w14:textId="77777777" w:rsidR="0007562F" w:rsidRDefault="0007562F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083CADDD" w14:textId="77777777" w:rsidR="0007562F" w:rsidRDefault="0007562F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE6AD29" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8DC860" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404CD37B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E59EFE5" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Außendarstellung</w:t>
+      </w:r>
+      <w:r w:rsidR="0007562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5518B5" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA19C8A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FF2A3B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C03F9F1" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F986A97" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153E0D1B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08898E2B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201FB46E" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="00FB029A" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B59AB43" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="00FB029A" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ort, Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unterschrift der antragstellenden Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0C183C" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F158D46" w14:textId="24F2B7F1" w:rsidR="006C323C" w:rsidRPr="008B7F88" w:rsidRDefault="006C323C" w:rsidP="006C323C">
-[...99 lines deleted...]
-    <w:p w14:paraId="53D06F20" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="006C323C">
+    <w:p w14:paraId="7D0A890A" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18383D45" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Teaching</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>Der Antrag wurde vom Vorstand des CIDAS angenommen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E43F41D" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="00875D55">
-[...315 lines deleted...]
-    <w:p w14:paraId="0B41EB82" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="409344A0" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+    </w:p>
+    <w:p w14:paraId="6CBC8FAE" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E0F316" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...28 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Place, Date</w:t>
+        <w:t>______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009B1B4A" w:rsidRPr="005D29FE">
-[...34 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...115 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08048BE9" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="005D29FE" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="08DA43A0" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF31E0C" wp14:editId="0BD4AC92">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4112743D" wp14:editId="7C0226CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1329055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>658284</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3098800" cy="338667"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textfeld 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3098800" cy="338667"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="207DFE89" w14:textId="559427B1" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+                          <w:p w14:paraId="5747F437" w14:textId="16216998" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="7F7F7F"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t>Antragsformular_</w:t>
-[...17 lines deleted...]
-                              <w:t>_MA_Version</w:t>
+                              <w:t>Antragsformular_D_MA_Version</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 1.</w:t>
                             </w:r>
-                            <w:r w:rsidR="009871BC">
+                            <w:r w:rsidR="00FB029A">
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>_vom_</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FB029A">
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>15</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>.0</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FB029A">
                               <w:rPr>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t>_vom_</w:t>
-[...43 lines deleted...]
-                              </w:rPr>
                               <w:t>.202</w:t>
                             </w:r>
-                            <w:r w:rsidR="009871BC">
+                            <w:r w:rsidR="00FB029A">
                               <w:rPr>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6AF31E0C" id="Textfeld 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:104.65pt;margin-top:51.85pt;width:244pt;height:26.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDIyolSPAIAAHEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8NE2NOEWQIsOA&#13;&#10;rC2QFj0rshQbk0VNUmJnv36U7KRBt9Owi0Ca1BMf+ej5fVsrchTWVaBzOhyklAjNoaj0PqevL+sv&#13;&#10;M0qcZ7pgCrTI6Uk4er/4/GnemEyMoARVCEsQRLusMTktvTdZkjheipq5ARihMSjB1syja/dJYVmD&#13;&#10;6LVKRmk6TRqwhbHAhXP49aEL0kXEl1Jw/ySlE56onGJtPp42nrtwJos5y/aWmbLifRnsH6qoWaXx&#13;&#10;0QvUA/OMHGz1B1RdcQsOpB9wqBOQsuIickA2w/QDm23JjIhcsDnOXNrk/h8sfzxuzbMNpTuzAf7D&#13;&#10;YUeSxrjsEgmOwxyya75DgTNkBw+RbCttHW4iDdLGnp4uPRWtJxw/jtO72SzF1nOMjcez6fQ2ND1h&#13;&#10;2fm2sc5/FVCTYOTU4swiOjtunO9SzymxTFBVsa6Uik7QiVgpS44MJ6z8sAd311lKkyan0/FNGoE1&#13;&#10;hOsdstI93cAwqMZlvt21GAzmDooTErfQ6cYZvq6wyA1z/plZFAryQvH7JzykAnwEeouSEuyvv30P&#13;&#10;+Tg/jFLSoPBy6n4emBWUqG8aJ3s3nEyCUqMzubkdoWOvI7vriD7UK0DmQ1wzw6MZ8r06m9JC/YY7&#13;&#10;sgyvYohpjm/n1J/Nle/WAXeMi+UyJqE2DfMbvTU8QIdOhxG8tG/Mmn5OHif8CGeJsuzDuLrccFPD&#13;&#10;EgUjqzjL9672fUddRzX0OxgW59qPWe9/isVvAAAA//8DAFBLAwQUAAYACAAAACEAbrkZCeMAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPQW7CMBC8V+ofrK3UW7EBQUiIgxBVb+2hUNSrSZY4Il5H&#13;&#10;sQlpX9/tqb2stDOzszP5ZnStGLAPjScN04kCgVT6qqFaw8fh5WkFIkRDlWk9oYYvDLAp7u9yk1X+&#13;&#10;Ru847GMt2IRCZjTYGLtMylBadCZMfIfE3Nn3zkRe+1pWvbmxuWvlTKmldKYh/mBNhzuL5WV/dRrw&#13;&#10;cIzbt2S3el3Y7+HTTcfUH63Wjw/j85rHdg0i4hj/LuC3A+eHgoOd/JWqIFoNM5XOWcqEmicgWLFM&#13;&#10;E0ZOjCwSBbLI5f8ixQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyMqJUjwCAABxBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbrkZCeMAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:rect w14:anchorId="4112743D" id="Textfeld 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:104.65pt;margin-top:51.85pt;width:244pt;height:26.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDIyolSPAIAAHEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8NE2NOEWQIsOA&#13;&#10;rC2QFj0rshQbk0VNUmJnv36U7KRBt9Owi0Ca1BMf+ej5fVsrchTWVaBzOhyklAjNoaj0PqevL+sv&#13;&#10;M0qcZ7pgCrTI6Uk4er/4/GnemEyMoARVCEsQRLusMTktvTdZkjheipq5ARihMSjB1syja/dJYVmD&#13;&#10;6LVKRmk6TRqwhbHAhXP49aEL0kXEl1Jw/ySlE56onGJtPp42nrtwJos5y/aWmbLifRnsH6qoWaXx&#13;&#10;0QvUA/OMHGz1B1RdcQsOpB9wqBOQsuIickA2w/QDm23JjIhcsDnOXNrk/h8sfzxuzbMNpTuzAf7D&#13;&#10;YUeSxrjsEgmOwxyya75DgTNkBw+RbCttHW4iDdLGnp4uPRWtJxw/jtO72SzF1nOMjcez6fQ2ND1h&#13;&#10;2fm2sc5/FVCTYOTU4swiOjtunO9SzymxTFBVsa6Uik7QiVgpS44MJ6z8sAd311lKkyan0/FNGoE1&#13;&#10;hOsdstI93cAwqMZlvt21GAzmDooTErfQ6cYZvq6wyA1z/plZFAryQvH7JzykAnwEeouSEuyvv30P&#13;&#10;+Tg/jFLSoPBy6n4emBWUqG8aJ3s3nEyCUqMzubkdoWOvI7vriD7UK0DmQ1wzw6MZ8r06m9JC/YY7&#13;&#10;sgyvYohpjm/n1J/Nle/WAXeMi+UyJqE2DfMbvTU8QIdOhxG8tG/Mmn5OHif8CGeJsuzDuLrccFPD&#13;&#10;EgUjqzjL9672fUddRzX0OxgW59qPWe9/isVvAAAA//8DAFBLAwQUAAYACAAAACEAbrkZCeMAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPQW7CMBC8V+ofrK3UW7EBQUiIgxBVb+2hUNSrSZY4Il5H&#13;&#10;sQlpX9/tqb2stDOzszP5ZnStGLAPjScN04kCgVT6qqFaw8fh5WkFIkRDlWk9oYYvDLAp7u9yk1X+&#13;&#10;Ru847GMt2IRCZjTYGLtMylBadCZMfIfE3Nn3zkRe+1pWvbmxuWvlTKmldKYh/mBNhzuL5WV/dRrw&#13;&#10;cIzbt2S3el3Y7+HTTcfUH63Wjw/j85rHdg0i4hj/LuC3A+eHgoOd/JWqIFoNM5XOWcqEmicgWLFM&#13;&#10;E0ZOjCwSBbLI5f8ixQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyMqJUjwCAABxBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbrkZCeMAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="207DFE89" w14:textId="559427B1" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+                    <w:p w14:paraId="5747F437" w14:textId="16216998" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="7F7F7F"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
-                        <w:t>Antragsformular_</w:t>
-[...17 lines deleted...]
-                        <w:t>_MA_Version</w:t>
+                        <w:t>Antragsformular_D_MA_Version</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1.</w:t>
                       </w:r>
-                      <w:r w:rsidR="009871BC">
+                      <w:r w:rsidR="00FB029A">
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>_vom_</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FB029A">
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>15</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>.0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FB029A">
                         <w:rPr>
                           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
-                        <w:t>_vom_</w:t>
-[...43 lines deleted...]
-                        </w:rPr>
                         <w:t>.202</w:t>
                       </w:r>
-                      <w:r w:rsidR="009871BC">
+                      <w:r w:rsidR="00FB029A">
                         <w:rPr>
                           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006C323C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Place, Date</w:t>
+        <w:t>Ort, Datum</w:t>
       </w:r>
-      <w:r w:rsidR="006C323C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D29FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006C323C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Signature of a board member</w:t>
+        <w:t>Unterschrift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vorstandsmitglieds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317830C1" w14:textId="77777777" w:rsidR="005D29FE" w:rsidRPr="005D29FE" w:rsidRDefault="005D29FE">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00875D55" w:rsidSect="00225FE5">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1418" w:header="447" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1418" w:header="467" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1926E874" w14:textId="77777777" w:rsidR="007A1745" w:rsidRDefault="007A1745">
+    <w:p w14:paraId="08333A9D" w14:textId="77777777" w:rsidR="00837A33" w:rsidRDefault="00837A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FD2E7BC" w14:textId="77777777" w:rsidR="007A1745" w:rsidRDefault="007A1745">
+    <w:p w14:paraId="610CA275" w14:textId="77777777" w:rsidR="00837A33" w:rsidRDefault="00837A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3578,322 +3244,240 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="864325827"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="721F953C" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
+      <w:p w14:paraId="00CC774F" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="40AD04ED" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
+  <w:p w14:paraId="3F09CD1E" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="00875D55">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26EFD1CC" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="006C323C">
+  <w:p w14:paraId="31CD7A15" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>Page</w:t>
-[...10 lines deleted...]
-      <w:t xml:space="preserve"> 2</w:t>
+      <w:t>Seite 2 von 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="067D4732" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="006C323C">
+  <w:p w14:paraId="7D152177" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>Page</w:t>
-[...10 lines deleted...]
-      <w:t xml:space="preserve"> 2</w:t>
+      <w:t>Seite 1 von 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="730400D5" w14:textId="77777777" w:rsidR="007A1745" w:rsidRDefault="007A1745">
+    <w:p w14:paraId="46E57BD3" w14:textId="77777777" w:rsidR="00837A33" w:rsidRDefault="00837A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65C59888" w14:textId="77777777" w:rsidR="007A1745" w:rsidRDefault="007A1745">
+    <w:p w14:paraId="6F9DD83C" w14:textId="77777777" w:rsidR="00837A33" w:rsidRDefault="00837A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="00C1A78C" w14:textId="77777777" w:rsidR="00875D55" w:rsidRPr="008B7F88" w:rsidRDefault="009B1B4A">
+    <w:p w14:paraId="7E266A9B" w14:textId="77777777" w:rsidR="00875D55" w:rsidRDefault="009B1B4A">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B7F88">
-[...9 lines deleted...]
-        <w:t>In case of changes I will immediately inform the executive management of the CIDAS.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Bei Änderungen informiere ich umgehend die geschäftsführende Leitung des CIDAS.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C9109D1" w14:textId="4093D5E0" w:rsidR="00875D55" w:rsidRDefault="00875D55" w:rsidP="007215B3">
+  <w:p w14:paraId="2071D9D3" w14:textId="05E31EB7" w:rsidR="00875D55" w:rsidRPr="00225FE5" w:rsidRDefault="00FB029A" w:rsidP="00225FE5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...33 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48AD0DD7" wp14:editId="5CE8BD53">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E73951C" wp14:editId="1F17D1B5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>71120</wp:posOffset>
+            <wp:posOffset>85090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>81280</wp:posOffset>
+            <wp:posOffset>66622</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3190240" cy="567743"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Grafik 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3190240" cy="567743"/>
+                    <a:ext cx="3194432" cy="568489"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="008321E1">
-[...13 lines deleted...]
-      <w:t xml:space="preserve">                        </w:t>
+    <w:r w:rsidR="00225FE5">
+      <w:t xml:space="preserve">                                      </w:t>
     </w:r>
-    <w:r w:rsidR="007215B3">
+    <w:r w:rsidR="00225FE5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="2E74B5"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="291E9BEF" wp14:editId="2D14CF1E">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25EB4A2B" wp14:editId="4E892392">
           <wp:extent cx="1773134" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="5080" b="4445"/>
           <wp:docPr id="2" name="Grafik 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Logo_CIDAS_EN.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -4664,159 +4248,147 @@
     <w:lvl w:ilvl="7" w:tplc="21541040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B1D83BF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1327396487">
+  <w:num w:numId="1" w16cid:durableId="39673910">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1413358871">
+  <w:num w:numId="2" w16cid:durableId="705180943">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="93326356">
+  <w:num w:numId="3" w16cid:durableId="671419647">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1628000169">
+  <w:num w:numId="4" w16cid:durableId="918060439">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="325520153">
+  <w:num w:numId="5" w16cid:durableId="1120296469">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="746922260">
+  <w:num w:numId="6" w16cid:durableId="873347879">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2072845946">
+  <w:num w:numId="7" w16cid:durableId="1305165132">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="125"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00875D55"/>
     <w:rsid w:val="0007562F"/>
     <w:rsid w:val="00084695"/>
-    <w:rsid w:val="001E7B0C"/>
-    <w:rsid w:val="00276C8B"/>
+    <w:rsid w:val="00183923"/>
+    <w:rsid w:val="00225FE5"/>
     <w:rsid w:val="003316D6"/>
     <w:rsid w:val="00341701"/>
+    <w:rsid w:val="00377584"/>
     <w:rsid w:val="003A43C6"/>
-    <w:rsid w:val="003B09F0"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007E5F9C"/>
+    <w:rsid w:val="003F791B"/>
     <w:rsid w:val="00804507"/>
-    <w:rsid w:val="008321E1"/>
-    <w:rsid w:val="00836209"/>
+    <w:rsid w:val="00837A33"/>
     <w:rsid w:val="00875D55"/>
-    <w:rsid w:val="008B3975"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009871BC"/>
     <w:rsid w:val="009B1B4A"/>
-    <w:rsid w:val="00A70EB2"/>
+    <w:rsid w:val="009F72C6"/>
+    <w:rsid w:val="00A23662"/>
     <w:rsid w:val="00AF1C34"/>
     <w:rsid w:val="00C62E54"/>
-    <w:rsid w:val="00CB3F9E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FB4D87"/>
+    <w:rsid w:val="00E03814"/>
+    <w:rsid w:val="00ED6E6A"/>
+    <w:rsid w:val="00FB029A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5707E8A0"/>
+  <w14:docId w14:val="13C6DF7B"/>
   <w15:docId w15:val="{DD8883D3-A426-BC4A-A6B7-A666C368DF6F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -16799,54 +16371,54 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -17019,72 +16591,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>232</Words>
-  <Characters>1463</Characters>
+  <Words>248</Words>
+  <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Georg-August-Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1692</CharactersWithSpaces>
+  <CharactersWithSpaces>1814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>IM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>