--- v0 (2026-01-13)
+++ v1 (2026-10-19)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C55E01" w:rsidRDefault="001C748F">
+    <w:p w14:paraId="42F11333" w14:textId="77777777" w:rsidR="00C55E01" w:rsidRDefault="001C748F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="64CE1B43" wp14:editId="51F8BA72">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>5328920</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="36195" cy="0"/>
                 <wp:effectExtent l="6350" t="13970" r="5080" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Line 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="36195" cy="0"/>
                         </a:xfrm>
@@ -105,51 +105,51 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0E3B2ED4" id="Line 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="17pt,419.6pt" to="19.85pt,419.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7/g9jEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8DrksUIgIqyqBvtAW&#10;abcfYGyHWHVsyzYEVPXfOzYEse1LVVWRnLFn5vjMnPHy+dxJdOLWCa1KnI1TjLiimgl1KPG3181o&#10;jpHzRDEiteIlvnCHn1fv3y17U/Bct1oybhGAKFf0psSt96ZIEkdb3hE31oYrcDbadsTD1h4SZkkP&#10;6J1M8jSdJb22zFhNuXNwWl+deBXxm4ZT/7VpHPdIlhi4+bjauO7DmqyWpDhYYlpBbzTIP7DoiFBw&#10;6R2qJp6goxV/QHWCWu1048dUd4luGkF5rAGqydLfqnlpieGxFmiOM/c2uf8HS7+cdhYJVuIFRop0&#10;INFWKI7yPLSmN66AiErtbCiOntWL2Wr63SGlq5aoA48UXy8G8rKQkbxJCRtn4IJ9/1kziCFHr2Of&#10;zo3tAiR0AJ2jHJe7HPzsEYXDp1m2mGJEB09CiiHNWOc/cd2hYJRYAuUIS05b5wMNUgwh4RalN0LK&#10;qLVUqIdip/k0JjgtBQvOEObsYV9Ji04EpqVKwxdrAs9jmNVHxSJYywlb32xPhLzacLlUAQ8KATo3&#10;6zoOPxbpYj1fzyejST5bjyZpXY8+bqrJaLbJPkzrp7qq6uxnoJZNilYwxlVgN4xmNvk76W+P5DpU&#10;9+G8tyF5ix77BWSHfyQdlQziXcdgr9llZweFYRpj8O3lhHF/3IP9+L5XvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANV4PrffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0Og&#10;CdlUFT+iHJBoqDi78ZJE2Osodtvw9hgJCY6zM5r9plxO1ogDjb53jHA5S0AQN0733CJs3x4vFiB8&#10;UKyVcUwIX+RhWZ2elKrQ7sgbOtShFbGEfaEQuhCGQkrfdGSVn7mBOHofbrQqRDm2Uo/qGMutkfMk&#10;uZZW9Rw/dGqgu46az3pvEer7901mnh9enrxcZdt8nfXt64B4fjatbkEEmsJfGH7wIzpUkWnn9qy9&#10;MAjpVZwSEBZpPgcRA2l+A2L3e5BVKf8vqL4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;e/4PYxMCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1Xg+t98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" o:allowincell="f" strokecolor="silver">
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="4E1590D6" wp14:editId="2C625163">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7560945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="36195" cy="0"/>
                 <wp:effectExtent l="6350" t="7620" r="5080" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Line 21"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="36195" cy="0"/>
                         </a:xfrm>
@@ -184,51 +184,51 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="462BCB00" id="Line 21" o:spid="_x0000_s1026" style="position:absolute;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="17pt,595.35pt" to="19.85pt,595.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0abB3FAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uu2jAQfK/Uf7D8Dkk4gUJEOKoS6Att&#10;kc7pBxjbIVYd27INAVX9964NpKV9qaoqkuPL7Hh2Z718PncSnbh1QqsSZ+MUI66oZkIdSvzldTOa&#10;Y+Q8UYxIrXiJL9zh59XbN8veFHyiWy0ZtwhIlCt6U+LWe1MkiaMt74gba8MVHDbadsTD0h4SZkkP&#10;7J1MJmk6S3ptmbGacudgt74e4lXkbxpO/eemcdwjWWLQ5uNo47gPY7JakuJgiWkFvckg/6CiI0LB&#10;pQNVTTxBRyv+oOoEtdrpxo+p7hLdNILymANkk6W/ZfPSEsNjLlAcZ4Yyuf9HSz+ddhYJVmIwSpEO&#10;LNoKxdEkC6XpjSsAUamdDcnRs3oxW02/OqR01RJ14FHi68VAXIxIHkLCwhm4YN9/1Aww5Oh1rNO5&#10;sV2ghAqgc7TjMtjBzx5R2HyaZYspRvR+kpDiHmas8x+47lCYlFiC5EhLTlvnQThA75Bwi9IbIWX0&#10;WirUl3gxnUxjgNNSsHAYYM4e9pW06ESgW6o0fKEKQPYAs/qoWCRrOWHr29wTIa9zwEsV+CARkHOb&#10;Xdvh2yJdrOfreT7KJ7P1KE/revR+U+Wj2SZ7N62f6qqqs+9BWpYXrWCMq6Du3ppZ/nfW3x7JtamG&#10;5hzKkDyyxxRB7P0fRUcng3nXNthrdtnZUI1gKnRjBN9eTmj3X9cR9fN9r34AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAzpDKc3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4tU4p&#10;ARLiVBU/Ag5INFSc3XhJotrrKHbb8PYsB1ROq50dzX5TLEdnxQGH0HlSMJ8lIJBqbzpqFGw+nqa3&#10;IELUZLT1hAq+McCynJwVOjf+SGs8VLERHEIh1wraGPtcylC36HSY+R6Jb19+cDryOjTSDPrI4c7K&#10;yyS5lk53xB9a3eN9i/Wu2jsF1cPnOrWvj2/PQa7STfaSds17r9TF+bi6AxFxjCcz/OIzOpTMtPV7&#10;MkFYBYsrrhJZn2fJDQh2LDKe2z9FloX836H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADRpsHcUAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADOkMpzfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" strokecolor="silver">
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="52D90F2B" wp14:editId="6C27B40B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>3618230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="36195" cy="0"/>
                 <wp:effectExtent l="6350" t="8255" r="5080" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Line 20"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="36195" cy="0"/>
                         </a:xfrm>
@@ -254,92 +254,92 @@
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="6F2566EF" id="Line 20" o:spid="_x0000_s1026" style="position:absolute;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="17pt,284.9pt" to="19.85pt,284.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjM2WlFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+QxI2sBARVlUCvWy7&#10;SLt9AGM7xKpjW7YhoKrv3rEhiG0vVVVFcsaemW+++Vs+nTqJjtw6oVWJs3GKEVdUM6H2Jf72thnN&#10;MXKeKEakVrzEZ+7w0+rjh2VvCj7RrZaMWwQgyhW9KXHrvSmSxNGWd8SNteEKlI22HfFwtfuEWdID&#10;eieTSZrOkl5bZqym3Dl4rS9KvIr4TcOpf2kaxz2SJQZuPp42nrtwJqslKfaWmFbQKw3yDyw6IhQE&#10;vUHVxBN0sOIPqE5Qq51u/JjqLtFNIyiPOUA2WfpbNq8tMTzmAsVx5lYm9/9g6dfj1iLBSvyIkSId&#10;tOhZKI4msTS9cQVYVGprQ3L0pF7Ns6bfHVK6aona80jx7WzALwvFTN65hIszEGDXf9EMbMjB61in&#10;U2O7AAkVQKfYjvOtHfzkEYXHh1m2mGJEB01CisHNWOc/c92hIJRYAuUIS47PzgcapBhMQhSlN0LK&#10;2GupUF/ixXQyjQ5OS8GCMpg5u99V0qIjgWmp0vDFnEBzb2b1QbEI1nLC1lfZEyEvMgSXKuBBIkDn&#10;Kl3G4cciXazn63k+yiez9ShP63r0aVPlo9kme5zWD3VV1dnPQC3Li1YwxlVgN4xmlv9d669Lchmq&#10;23DeypC8R4/1ArLDP5KOnQzNC7vkip1m560dOgzTGI2vmxPG/f4O8v1+r34BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBvX81U3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyJO4sRRG&#10;By1NpwmYgAMSKxPnrDFtReJUTbaVt8eTkOBo+9fv7yuWo7PigEPoPCm4nCUgkGpvOmoUbN/XF7cg&#10;QtRktPWECr4xwLKcnBU6N/5IGzxUsRFcQiHXCtoY+1zKULfodJj5Holvn35wOvI4NNIM+sjlzsqr&#10;JFlIpzviD63u8b7F+qvaOwXVw8cmtS+Pr09BrtJt9px2zVuv1Pl0XN2BiDjGvzCc8BkdSmba+T2Z&#10;IKyC+TWrRAXpImMFDsyzGxC734UsC/nfoPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;4zNlpRQCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAb1/NVN4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" o:allowincell="f" strokecolor="silver">
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55E01" w:rsidRPr="00473201" w:rsidRDefault="00C55E01">
+    <w:p w14:paraId="357A51F6" w14:textId="77777777" w:rsidR="00C55E01" w:rsidRPr="00473201" w:rsidRDefault="00C55E01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE732A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="30A71A51" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4511"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Confirmation of annual progress report and thesis advisory committee meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="00B50F2E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="15A96800" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="00B50F2E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4511"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50F2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B50F2E">
         <w:rPr>
@@ -397,260 +397,189 @@
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90BE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>on next page</w:t>
       </w:r>
       <w:r w:rsidRPr="00B50F2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="1F0781EC" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4511"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="7E0FFDDE" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This is to confirm that</w:t>
       </w:r>
       <w:r w:rsidR="00053695">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>…………..</w:t>
+        <w:t xml:space="preserve"> …………..</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.............................................................</w:t>
       </w:r>
       <w:r w:rsidR="0011163B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>................................</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">................................ </w:t>
       </w:r>
       <w:r w:rsidR="0011163B" w:rsidRPr="0011163B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="468B2443" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">GGNB program </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">GGNB program ...................................................................., </w:t>
       </w:r>
       <w:r w:rsidR="0011163B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>matriculation number: ..................</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.......,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="62FAE67E" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> submitted </w:t>
+      <w:r w:rsidRPr="001D42F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has submitted </w:t>
       </w:r>
       <w:r w:rsidR="00053695">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -702,145 +631,125 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>all members</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="4E696CE7" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Individual, confidential meetings</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> took place:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="3D83C0CC" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the student and the thesis advisory committee members without the thesis advisor, </w:t>
+        <w:t xml:space="preserve">a) between the student and the thesis advisory committee members without the thesis advisor, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
+    <w:p w14:paraId="028814A6" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A32F884" wp14:editId="2074B6CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>23495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="163195"/>
                 <wp:effectExtent l="10160" t="5080" r="8890" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 43"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="163195"/>
                         </a:xfrm>
@@ -887,114 +796,94 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="398CE32C" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">b) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the thesis committee members without the student.</w:t>
+        <w:t>b) between the thesis committee members without the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
+    <w:p w14:paraId="6CF3D1AC" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38957797" wp14:editId="5919C0A2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>15875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="163195"/>
                 <wp:effectExtent l="12065" t="12065" r="6985" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 42"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="163195"/>
                         </a:xfrm>
@@ -1041,174 +930,154 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="60BF974A" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Date of meeting: ..............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="311BC9A0" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of submission of progress report: ........................... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="1212CD81" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Date(s) of previous meeting(s) </w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(if applicable)</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> / ……….…... / ……….…...</w:t>
+        <w:t>: ……….…... / ……….…... / ……….…...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
+    <w:p w14:paraId="76628130" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BFFEC74" wp14:editId="341F03AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4689475</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>41910</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="163195"/>
                 <wp:effectExtent l="8890" t="5715" r="10160" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 45"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="163195"/>
                         </a:xfrm>
@@ -1237,51 +1106,51 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="245DFAA0" id="Rectangle 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:369.25pt;margin-top:3.3pt;width:14.25pt;height:12.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo9KjSIgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu7VR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxYpRzpqyEWtttxb99Xb+Z&#10;ceaDsLUwYFXFj8rzm+XrV4velWoMLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncnGeX6V9YC1Q5DKe7q9G5x8mfCbRsnwuWm8CsxUnLiFtGPaN3HPlgtRblG4VssTDfEPLDqhLX16&#10;hroTQbAd6j+gOi0RPDRhJKHLoGm0VCkHyqbIf8vmsRVOpVxIHO/OMvn/Bys/7R+Q6briE86s6KhE&#10;X0g0YbdGsck06tM7X1LYo3vAmKF39yC/e2Zh1VKYukWEvlWiJlZFjM9ePIiGp6ds03+EmuDFLkCS&#10;6tBgFwFJBHZIFTmeK6IOgUm6LGb5/HrKmSRXcfW2mCdGmSifHzv04b2CjsVDxZG4J3Cxv/chkhHl&#10;c0giD0bXa21MMnC7WRlke0HNsU4r8accL8OMZX3F59PxNCG/8PlLiDytv0F0OlCXG91VfHYOEmVU&#10;7Z2tUw8Goc1wJsrGnmSMyg0V2EB9JBURhhamkaNDC/iTs57at+L+x06g4sx8sFSJeTGZxH5PxmR6&#10;PSYDLz2bS4+wkqAqHjgbjqswzMjOod629FORcrdwS9VrdFI2VnZgdSJLLZoEP41TnIFLO0X9Gvrl&#10;EwAAAP//AwBQSwMEFAAGAAgAAAAhAI4quRjdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AUhO8m/ofNM/FmFyFCpSyN0dTEY0sv3h7sK6DsLmGXFv31Pk96nMxk5ptiu5hBnGnyvbMK7lcR&#10;CLKN071tFRyr3d0ahA9oNQ7OkoIv8rAtr68KzLW72D2dD6EVXGJ9jgq6EMZcSt90ZNCv3EiWvZOb&#10;DAaWUyv1hBcuN4OMoyiVBnvLCx2O9NxR83mYjYK6j4/4va9eI/O4S8LbUn3M7y9K3d4sTxsQgZbw&#10;F4ZffEaHkplqN1vtxaAgS9YPHFWQpiDYz9KMv9UKkjgBWRby/4HyBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOj0qNIiAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAI4quRjdAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24DC95AF" wp14:editId="3D6716E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5608320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>50800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="163195"/>
                 <wp:effectExtent l="13335" t="5080" r="5715" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 46"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="163195"/>
                         </a:xfrm>
@@ -1307,134 +1176,114 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="385E309D" id="Rectangle 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:441.6pt;margin-top:4pt;width:14.25pt;height:12.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/cNy+IQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6tmujptPUUYQ0&#10;YGLwA66O01g4tjm7Tcev5+x0pQOeEH6wfL7z5+++u1veHDvNDhK9sqbixSjnTBpha2V2Ff/6ZfNm&#10;zpkPYGrQ1siKP0nPb1avXy17V8qxba2uJTICMb7sXcXbEFyZZV60sgM/sk4acjYWOwhk4i6rEXpC&#10;73Q2zvNZ1lusHVohvafbu8HJVwm/aaQIn5rGy8B0xYlbSDumfRv3bLWEcofgWiVONOAfWHSgDH16&#10;hrqDAGyP6g+oTgm03jZhJGyX2aZRQqYcKJsi/y2bxxacTLmQON6dZfL/D1Z8PDwgU3XFrzgz0FGJ&#10;PpNoYHZassks6tM7X1LYo3vAmKF391Z888zYdUth8hbR9q2EmlgVMT578SAanp6ybf/B1gQP+2CT&#10;VMcGuwhIIrBjqsjTuSLyGJigy2KeL66nnAlyFbOrYjFNP0D5/NihD++k7Vg8VByJewKHw70PkQyU&#10;zyGJvNWq3iitk4G77VojOwA1xyatE7q/DNOG9RVfTMfThPzC5y8h8rT+BtGpQF2uVVfx+TkIyqja&#10;W1OnHgyg9HAmytqcZIzKDRXY2vqJVEQ7tDCNHB1aiz8466l9K+6/7wElZ/q9oUosiskk9nsyJtPr&#10;MRl46dleesAIgqp44Gw4rsMwI3uHatfST0XK3dhbql6jkrKxsgOrE1lq0ST4aZziDFzaKerX0K9+&#10;AgAA//8DAFBLAwQUAAYACAAAACEA613llN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjzI9E0xKkQqEgc2/TCbRMvSdrYjmKnDTw9ywluO5rR7DfFdjGDuNDke2cVxKsI&#10;BNnG6d62Co7V7iED4QNajYOzpOCLPGzL25sCc+2udk+XQ2gFl1ifo4IuhDGX0jcdGfQrN5Jl79NN&#10;BgPLqZV6wiuXm0EmUfQoDfaWP3Q40ktHzfkwGwV1nxzxe1+9RWazS8P7Up3mj1el7u+W5ycQgZbw&#10;F4ZffEaHkplqN1vtxaAgy9KEo3zwJPY3cbwGUStI0zXIspD/B5Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD9w3L4hAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOtd5ZTeAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good Scientific Practice: mandatory course </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Good Scientific Practice: mandatory course has already been attended: </w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>yes</w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>no</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB66D0" w:rsidRDefault="00F76C2A" w:rsidP="00BB66D0">
+    <w:p w14:paraId="3C02F889" w14:textId="77777777" w:rsidR="00BB66D0" w:rsidRDefault="00F76C2A" w:rsidP="00BB66D0">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08A79B1D" wp14:editId="20F65A90">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36E60B23" wp14:editId="3245FD2E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4201160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="163195"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rectangle 45"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="163195"/>
                         </a:xfrm>
@@ -1463,51 +1312,51 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="263FA0F2" id="Rectangle 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:330.8pt;margin-top:4.5pt;width:14.25pt;height:12.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOvy06IgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu7VR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxYpRzpqyEWtttxb99Xb+Z&#10;ceaDsLUwYFXFj8rzm+XrV4velWoMLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncnGeX6V9YC1Q5DKe7q9G5x8mfCbRsnwuWm8CsxUnLiFtGPaN3HPlgtRblG4VssTDfEPLDqhLX16&#10;hroTQbAd6j+gOi0RPDRhJKHLoGm0VCkHyqbIf8vmsRVOpVxIHO/OMvn/Bys/7R+Q6ZpqV3BmRUc1&#10;+kKqCbs1ik2mUaDe+ZLiHt0DxhS9uwf53TMLq5bC1C0i9K0SNdEqYnz24kE0PD1lm/4j1AQvdgGS&#10;VocGuwhIKrBDKsnxXBJ1CEzSZTHL59dTziS5iqu3xTwxykT5/NihD+8VdCweKo7EPYGL/b0PkYwo&#10;n0MSeTC6XmtjkoHbzcog2wvqjnVaiT/leBlmLOsrPp+Opwn5hc9fQuRp/Q2i04Ha3Oiu4rNzkCij&#10;au9snZowCG2GM1E29iRjVG6owAbqI6mIMPQwzRwdWsCfnPXUvxX3P3YCFWfmg6VKzIvJJDZ8MibT&#10;6zEZeOnZXHqElQRV8cDZcFyFYUh2DvW2pZ+KlLuFW6peo5OysbIDqxNZ6tEk+Gme4hBc2inq19Qv&#10;nwAAAP//AwBQSwMEFAAGAAgAAAAhAPOwQQjdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyonRYFErKpEKhIHNv0wm0TL0kgtqPYaQNfjznBcTSjmTfFdjGDOPHke2cRkpUC&#10;wbZxurctwrHa3dyD8IGspsFZRvhiD9vy8qKgXLuz3fPpEFoRS6zPCaELYcyl9E3HhvzKjWyj9+4m&#10;QyHKqZV6onMsN4NcK5VKQ72NCx2N/NRx83mYDULdr4/0va9elMl2m/C6VB/z2zPi9dXy+AAi8BL+&#10;wvCLH9GhjEy1m632YkBI0ySNUYQsXop+mqkERI2wub0DWRby/4HyBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI6/LToiAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPOwQQjdAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BB66D0" w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08A79B1D" wp14:editId="20F65A90">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420EA1C8" wp14:editId="466147DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5128260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="163195"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Rectangle 45"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="163195"/>
                         </a:xfrm>
@@ -1533,184 +1382,154 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="12C46AC3" id="Rectangle 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:403.8pt;margin-top:4.5pt;width:14.25pt;height:12.85pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbYBQaIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu7VR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxYpRzpqyEWtttxb99Xb+Z&#10;ceaDsLUwYFXFj8rzm+XrV4velWoMLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncnGeX6V9YC1Q5DKe7q9G5x8mfCbRsnwuWm8CsxUnLiFtGPaN3HPlgtRblG4VssTDfEPLDqhLX16&#10;hroTQbAd6j+gOi0RPDRhJKHLoGm0VCkHyqbIf8vmsRVOpVxIHO/OMvn/Bys/7R+Q6ZpqN+bMio5q&#10;9IVUE3ZrFJtMo0C98yXFPboHjCl6dw/yu2cWVi2FqVtE6FslaqJVxPjsxYNoeHrKNv1HqAle7AIk&#10;rQ4NdhGQVGCHVJLjuSTqEJiky2KWz6+nnElyFVdvi3lilIny+bFDH94r6Fg8VByJewIX+3sfIhlR&#10;Pock8mB0vdbGJAO3m5VBthfUHeu0En/K8TLMWNZXfD4dTxPyC5+/hMjT+htEpwO1udFdxWfnIFFG&#10;1d7ZOjVhENoMZ6Js7EnGqNxQgQ3UR1IRYehhmjk6tIA/Oeupfyvuf+wEKs7MB0uVmBeTSWz4ZEym&#10;12My8NKzufQIKwmq4oGz4bgKw5DsHOptSz8VKXcLt1S9RidlY2UHViey1KNJ8NM8xSG4tFPUr6lf&#10;PgEAAP//AwBQSwMEFAAGAAgAAAAhADF+FsTeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AUhO8m/ofNM/FmlxZDKeXRGE1NPLb04u3BPoHK7hJ2adFf73rS42QmM9/ku1n34sKj66xBWC4i&#10;EGxqqzrTIJzK/UMKwnkyinprGOGLHeyK25ucMmWv5sCXo29EKDEuI4TW+yGT0tUta3ILO7AJ3ocd&#10;Nfkgx0aqka6hXPdyFUWJ1NSZsNDSwM8t15/HSSNU3epE34fyNdKbfezf5vI8vb8g3t/NT1sQnmf/&#10;F4Zf/IAORWCq7GSUEz1CGq2TEEXYhEvBT+NkCaJCiB/XIItc/j9Q/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDbYBQaIgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAxfhbE3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BB66D0" w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Timely completion of required credits </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Timely completion of required credits has been discussed. </w:t>
+      </w:r>
       <w:r w:rsidR="00BB66D0" w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>has been discussed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00BB66D0" w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BB66D0" w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BB66D0" w:rsidRPr="00F76C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>no</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
+    <w:p w14:paraId="59058166" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="001D42F1" w:rsidRDefault="001C748F" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D0E5A01" wp14:editId="4A9F89BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>16510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>437515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6131560" cy="1403350"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="27305"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6131560" cy="1403350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E"/>
+                          <w:p w14:paraId="3CC45226" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.3pt;margin-top:34.45pt;width:482.8pt;height:110.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLbBzKLAIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviSy1ojTtGlyzCg&#10;uwDtPkCWZVuYLGqSEjv7+lJymgXd9jLMD4IoUkfkOaTXN2OvyEFYJ0GXNJullAjNoZa6Lem3x92b&#10;K0qcZ7pmCrQo6VE4erN5/Wo9mELk0IGqhSUIol0xmJJ23psiSRzvRM/cDIzQ6GzA9syjaduktmxA&#10;9F4leZqukgFsbSxw4Rye3k1Ouon4TSO4/9I0TniiSoq5+bjauFZhTTZrVrSWmU7yUxrsH7LomdT4&#10;6BnqjnlG9lb+BtVLbsFB42cc+gSaRnIRa8BqsvRFNQ8dMyLWguQ4c6bJ/T9Y/vnw1RJZlzSnRLMe&#10;JXoUo2+Eqkke2BmMKzDowWCYH9/BiCrHSp25B/7dEQ3bjulW3FoLQydYjdll4WZycXXCcQGkGj5B&#10;jc+wvYcINDa2D9QhGQTRUaXjWRlMhXA8XGXzbLlCF0dftkjn82XULmHF83Vjnf8goCdhU1KL0kd4&#10;drh3PqTDiueQ8JoDJeudVCoatq22ypIDwzbZxS9W8CJMaTKU9HqZLycG/gqRxu9PEL302O9K9iW9&#10;OgexIvD2XtexGz2TatpjykqfiAzcTSz6sRpPwlRQH5FSC1Nf4xzipgP7k5IBe7qk7seeWUGJ+qhR&#10;lutssQhDEI3F8m2Ohr30VJcepjlCldRTMm23fhqcvbGy7fClqRE03KKUjYwkB82nrE55Y99G7k8z&#10;Fgbj0o5Rv/4EmycAAAD//wMAUEsDBBQABgAIAAAAIQA8TNgx3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHUIyNghToWQQHCDguDqxtskIraD7abh71lOcJyd0czber24&#10;kc0Y0xC8hotVAQx9G+zgOw1vr/fnEljKxlszBo8avjHBujk+qk1lw8G/4LzJHaMSnyqjoc95qjhP&#10;bY/OpFWY0JO3C9GZTDJ23EZzoHI38rIoBHdm8LTQmwnvemw/N3unQV49zh/p6fL5vRW7UeWz6/nh&#10;K2p9erLc3gDLuOS/MPziEzo0xLQNe28TGzWUgoIahFTAyFZClsC2dJdKAW9q/v+B5gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBLbBzKLAIAAFEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8TNgx3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
                 <v:textbox>
@@ -1719,124 +1538,133 @@
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Further comments </w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(e.g. significant delay due to parental or sick leave – for further </w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>information see thesis extension handout</w:t>
+        <w:t>e.g.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> significant delay due to parental or sick leave – for further information see thesis extension handout)</w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="434219E5" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042375E" w:rsidRDefault="0042375E" w:rsidP="00612B6E">
+    <w:p w14:paraId="59E838FC" w14:textId="77777777" w:rsidR="0042375E" w:rsidRDefault="0042375E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
+    <w:p w14:paraId="3CDF10BC" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRDefault="00612B6E" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001D42F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Göttingen, ………………</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Göttingen, …………………..</w:t>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F90BE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F90BE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="00F90BE7" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1897,62 +1725,62 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F90BE7" w:rsidRPr="00F90BE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Signature of doctoral student</w:t>
       </w:r>
       <w:r w:rsidR="00F90BE7" w:rsidRPr="00F90BE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90BE7" w:rsidRPr="00F90BE7" w:rsidRDefault="00F90BE7" w:rsidP="00612B6E">
+    <w:p w14:paraId="5491D96F" w14:textId="77777777" w:rsidR="00F90BE7" w:rsidRPr="00F90BE7" w:rsidRDefault="00F90BE7" w:rsidP="00612B6E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F90BE7" w:rsidRDefault="00612B6E" w:rsidP="00F90BE7">
+    <w:p w14:paraId="7A4F48B1" w14:textId="77777777" w:rsidR="00F90BE7" w:rsidRDefault="00612B6E" w:rsidP="00F90BE7">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -1983,51 +1811,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F90BE7" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C748F" w:rsidRDefault="00F90BE7" w:rsidP="00F90BE7">
+    <w:p w14:paraId="4EA4B88B" w14:textId="77777777" w:rsidR="001C748F" w:rsidRDefault="00F90BE7" w:rsidP="00F90BE7">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -2086,105 +1914,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Names (in print) and signatures of thesis advisory committee members</w:t>
       </w:r>
       <w:r w:rsidR="00612B6E" w:rsidRPr="001D42F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612B6E" w:rsidRPr="0042375E" w:rsidRDefault="00FA317B" w:rsidP="0042375E">
+    <w:p w14:paraId="20488B48" w14:textId="77777777" w:rsidR="00612B6E" w:rsidRPr="0042375E" w:rsidRDefault="00FA317B" w:rsidP="0042375E">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="0042375E" w:rsidRPr="0042375E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The meeting has to </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The meeting has to be held </w:t>
       </w:r>
       <w:r w:rsidR="0042375E" w:rsidRPr="00B50F2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00211C47">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidR="00211C47">
         <w:rPr>
@@ -2206,51 +2010,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00211C47" w:rsidRPr="0042375E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> members of the thesis ad</w:t>
       </w:r>
       <w:r w:rsidR="00211C47">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>visory committee have to attend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B4D18" w:rsidRDefault="0042375E" w:rsidP="00C631BA">
+    <w:p w14:paraId="1A141A62" w14:textId="77777777" w:rsidR="008B4D18" w:rsidRDefault="0042375E" w:rsidP="00C631BA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042375E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>After the meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="0042375E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -2320,318 +2124,355 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>signed scan</w:t>
       </w:r>
       <w:r w:rsidRPr="0042375E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the GGNB/IMPRS Office.</w:t>
       </w:r>
       <w:r w:rsidR="008B4D18">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D3CAC" w:rsidRDefault="000D3CAC" w:rsidP="000D3CAC">
+    <w:p w14:paraId="1044D12F" w14:textId="77777777" w:rsidR="000D3CAC" w:rsidRDefault="000D3CAC" w:rsidP="000D3CAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB3C6B" w:rsidRPr="00DB3C6B" w:rsidRDefault="00211C47" w:rsidP="000D3CAC">
+    <w:p w14:paraId="39DC7FE4" w14:textId="77777777" w:rsidR="00215637" w:rsidRDefault="00215637" w:rsidP="000D3CAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B19B8AA" w14:textId="7FA36166" w:rsidR="00DB3C6B" w:rsidRPr="00DB3C6B" w:rsidRDefault="00211C47" w:rsidP="000D3CAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211C47">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F96D137" wp14:editId="0267C570">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65740C65" wp14:editId="5895A337">
+            <wp:extent cx="6120130" cy="7512050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId7"/>
-                    <a:stretch>
-[...1 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect b="8443"/>
+                    <a:stretch/>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6120130" cy="8204835"/>
+                      <a:ext cx="6120130" cy="7512050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB3C6B" w:rsidRPr="00DB3C6B" w:rsidSect="00B50F2E">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="992" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E10066" w:rsidRDefault="00E10066">
+    <w:p w14:paraId="59F71532" w14:textId="77777777" w:rsidR="00E10066" w:rsidRDefault="00E10066">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E10066" w:rsidRDefault="00E10066">
+    <w:p w14:paraId="2F7FE759" w14:textId="77777777" w:rsidR="00E10066" w:rsidRDefault="00E10066">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B50F2E" w:rsidRPr="00F90BE7" w:rsidRDefault="00F90BE7" w:rsidP="00F90BE7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46AE3577" w14:textId="66B6F4DE" w:rsidR="00B50F2E" w:rsidRPr="00F90BE7" w:rsidRDefault="00F90BE7" w:rsidP="00F90BE7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F90BE7">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">1 </w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00215637">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F90BE7">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00211C47">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>October</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00F90BE7">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00215637">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B4D18" w:rsidRPr="00290822" w:rsidRDefault="008B4D18" w:rsidP="008B4D18">
+  <w:p w14:paraId="244600EE" w14:textId="77777777" w:rsidR="008B4D18" w:rsidRPr="00290822" w:rsidRDefault="008B4D18" w:rsidP="008B4D18">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E10066" w:rsidRDefault="00E10066">
+    <w:p w14:paraId="6A67291F" w14:textId="77777777" w:rsidR="00E10066" w:rsidRDefault="00E10066">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E10066" w:rsidRDefault="00E10066">
+    <w:p w14:paraId="55B4FDAB" w14:textId="77777777" w:rsidR="00E10066" w:rsidRDefault="00E10066">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00852233" w:rsidRDefault="00852233" w:rsidP="00C55E01">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64756948" w14:textId="77777777" w:rsidR="00852233" w:rsidRDefault="00852233" w:rsidP="00C55E01">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00852233" w:rsidRDefault="00852233" w:rsidP="00C55E01">
+  <w:p w14:paraId="0754D789" w14:textId="77777777" w:rsidR="00852233" w:rsidRDefault="00852233" w:rsidP="00C55E01">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00852233" w:rsidRPr="00290822" w:rsidRDefault="0011163B" w:rsidP="00C55E01">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3267DEE1" w14:textId="77777777" w:rsidR="00852233" w:rsidRPr="00290822" w:rsidRDefault="0011163B" w:rsidP="00C55E01">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E853B9F" wp14:editId="484CFCD5">
           <wp:extent cx="5892165" cy="532765"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="10" name="Grafik 10" descr="C:\Users\kpoehlk\AppData\Local\Microsoft\Windows\INetCache\Content.Word\GGNB-Uni-2022.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 25" descr="C:\Users\kpoehlk\AppData\Local\Microsoft\Windows\INetCache\Content.Word\GGNB-Uni-2022.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -2649,160 +2490,162 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00852233">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00852233" w:rsidRPr="00D84E00" w:rsidRDefault="00491185" w:rsidP="00D84E00">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="564C6668" w14:textId="77777777" w:rsidR="00852233" w:rsidRPr="00D84E00" w:rsidRDefault="00215637" w:rsidP="00D84E00">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="4C8C4873">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:481.65pt;height:44.2pt">
+        <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:481.5pt;height:44pt">
           <v:imagedata r:id="rId1" o:title="GGNB-Uni-2022"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="6" w:dllVersion="2" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23554"/>
+    <o:shapedefaults v:ext="edit" spidmax="25602"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C55E01"/>
     <w:rsid w:val="00004AEE"/>
     <w:rsid w:val="00007934"/>
     <w:rsid w:val="00013F50"/>
     <w:rsid w:val="000238BB"/>
     <w:rsid w:val="000258C4"/>
     <w:rsid w:val="00053695"/>
     <w:rsid w:val="000539A4"/>
     <w:rsid w:val="00054C6D"/>
     <w:rsid w:val="00070E94"/>
     <w:rsid w:val="00071A88"/>
     <w:rsid w:val="00073386"/>
     <w:rsid w:val="00081DB8"/>
     <w:rsid w:val="00082C74"/>
     <w:rsid w:val="000D03EE"/>
     <w:rsid w:val="000D3CAC"/>
     <w:rsid w:val="000E53BE"/>
     <w:rsid w:val="000E5BB6"/>
     <w:rsid w:val="000F7329"/>
     <w:rsid w:val="001011C7"/>
     <w:rsid w:val="0011163B"/>
     <w:rsid w:val="001245DA"/>
     <w:rsid w:val="00125356"/>
     <w:rsid w:val="00161DC2"/>
     <w:rsid w:val="00163AE0"/>
     <w:rsid w:val="00167FB2"/>
     <w:rsid w:val="001722CE"/>
     <w:rsid w:val="001754B4"/>
     <w:rsid w:val="00187414"/>
     <w:rsid w:val="00197B81"/>
     <w:rsid w:val="001A118E"/>
     <w:rsid w:val="001A6B95"/>
     <w:rsid w:val="001B7AC2"/>
     <w:rsid w:val="001C748F"/>
     <w:rsid w:val="001E1AD4"/>
     <w:rsid w:val="001E2943"/>
     <w:rsid w:val="001E6555"/>
     <w:rsid w:val="001F5C31"/>
     <w:rsid w:val="002047A3"/>
     <w:rsid w:val="00211C47"/>
+    <w:rsid w:val="00215637"/>
     <w:rsid w:val="00233AE1"/>
     <w:rsid w:val="00273725"/>
     <w:rsid w:val="00273FB3"/>
     <w:rsid w:val="0027560A"/>
     <w:rsid w:val="00276E24"/>
     <w:rsid w:val="002919BF"/>
     <w:rsid w:val="002948E3"/>
     <w:rsid w:val="002A441A"/>
     <w:rsid w:val="002C6522"/>
     <w:rsid w:val="002C74D0"/>
     <w:rsid w:val="002D7E8A"/>
     <w:rsid w:val="00312D0B"/>
     <w:rsid w:val="00316945"/>
     <w:rsid w:val="003203B4"/>
     <w:rsid w:val="0033253E"/>
     <w:rsid w:val="0033645F"/>
     <w:rsid w:val="00341D7E"/>
     <w:rsid w:val="0034545A"/>
     <w:rsid w:val="00360C47"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="00365A5A"/>
     <w:rsid w:val="00375108"/>
     <w:rsid w:val="00375248"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="0038690A"/>
@@ -3019,75 +2862,75 @@
     <w:rsid w:val="00F76C2A"/>
     <w:rsid w:val="00F82E18"/>
     <w:rsid w:val="00F90BE7"/>
     <w:rsid w:val="00FA317B"/>
     <w:rsid w:val="00FA337F"/>
     <w:rsid w:val="00FC6CB1"/>
     <w:rsid w:val="00FD6A49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23554"/>
+    <o:shapedefaults v:ext="edit" spidmax="25602"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="620E0D76"/>
+  <w14:docId w14:val="1C3BB1CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1DA395B1-5D37-47B7-BFAD-E009B2E53D52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3149,98 +2992,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3415,50 +3254,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00161DC2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -3660,51 +3504,51 @@
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B50F2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B50F2E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="560101380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="587663685">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4018,75 +3862,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{965A60B1-0B14-45C7-96B2-FB4478C829F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>pdbrief_uni_allgem</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>196</Words>
-  <Characters>1603</Characters>
+  <Characters>1604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1796</CharactersWithSpaces>
+  <CharactersWithSpaces>1797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kirsten Poehlker</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>